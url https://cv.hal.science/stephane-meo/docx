--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -683,278 +683,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigations for Quantifying Variability of NR Mechanical Properties after Thermal Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Ezzaamari</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrés Malo Estepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/rct.21.79993⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 94 (1), pp.160-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.20.80405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199906v1</w:t>
+                <w:t xml:space="preserve">hal-02465445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigations for Quantifying Variability of NR Mechanical Properties after Thermal Aging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Champagne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Ezzaamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 94 (1), pp.160-179. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/rct.20.80405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5254/rct.21.79993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465445v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the surface integrity induced by face milling of Laser Metal Deposited Ti-6Al-4V</w:t>
               </w:r>
@@ -1068,940 +1068,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finish milling study of Ti-6Al-4V produced by laser metal desposition (LMD)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the thermomechanical behavior of rubbers during fatigue tests from infrared measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17973/MMSJ.2019_11_2019079⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364200v1</w:t>
+                <w:t xml:space="preserve">hal-02126778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented indentation of an elastomeric material, protocol and application to vulcanization gradient</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finish milling study of Ti-6Al-4V produced by laser metal desposition (LMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106278⟩</w:t>
+              <w:t xml:space="preserve">MM Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (04), pp.3258-3263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17973/MMSJ.2019_11_2019079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399040v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermomechanical behavior of rubbers during fatigue tests from infrared measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumented indentation of an elastomeric material, protocol and application to vulcanization gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cruanes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126778v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSS Nanofiller-Induced Enhancement of the Thermomechanical Properties in a Fluoroelastomer Terpolymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Berthier</w:t>
+                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11081358⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.214-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855160v1</w:t>
+                <w:t xml:space="preserve">hal-01648578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive multiphysics modeling for nearly incompressible dissipative materials: application to thermo–chemo-mechanical aging of rubbers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and hygrothermal behavior of Clay - Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Plaster Bio-Composites for building insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delattre</w:t>
+                <w:t xml:space="preserve">Yoann Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-017-9351-2⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.196-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.11.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569924v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Allaoui</w:t>
+                <w:t xml:space="preserve">POSS Nanofiller-Induced Enhancement of the Thermomechanical Properties in a Fluoroelastomer Terpolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Venin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.008⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Polymer Blends and Compatibilization 2018, 11 (8), pp.1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11081358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648578v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and hygrothermal behavior of Clay - Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Plaster Bio-Composites for building insulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A constitutive multiphysics modeling for nearly incompressible dissipative materials: application to thermo–chemo-mechanical aging of rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 161, pp.196-207. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.51--66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.11.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-017-9351-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648580v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF FATIGUE CRITERIA UNDER PROPORTIONAL AND NON-PROPORTIONAL MULTIAXIAL LOADING</w:t>
               </w:r>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosseini Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2121,103 +2121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des proprietes mecaniques locales d'un elastomere par nanoindentation : developpement des des protocoles et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (1), pp.109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2381,90 +2381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Fatigue Behavior of the Polychloroprene Rubber with Stress Variation Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101, pp.413--420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2498,103 +2498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fatigue behavior of a synthetic rubber undergoing cumulative damage tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cruanes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2622,477 +2622,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multiaxial amplitude and frequency dependent behavior of rubber: experiments and constitutive modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Study of the fatigue behavior of the chloroprene rubber for uniaxial tests with infrared method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Richard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elastomery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057026v1</w:t>
+                <w:t xml:space="preserve">hal-01278950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the fatigue of polychloroprene rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Poisson</w:t>
+                <w:t xml:space="preserve">On the multiaxial amplitude and frequency dependent behavior of rubber: experiments and constitutive modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delattre Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.518⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (3), pp.557-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.14.85995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236378v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the fatigue behavior of the chloroprene rubber for uniaxial tests with infrared method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Berton</w:t>
+                <w:t xml:space="preserve">An overview of the fatigue of polychloroprene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elastomery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 891-892, pp.518-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278950v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial fatigue criteria applied to a polychoroprene rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3133,446 +3133,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial fatigue Behavior of a polychloroprene Rubber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">Statistical approach for a hyper-visco-plastic model for filled rubber: experimental characterization and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naranayaswami Ranganathan</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.01.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1028-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236391v1</w:t>
+                <w:t xml:space="preserve">hal-00614912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element implementation of nearly-incompressible rheological models based on multiplicative decompositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Meo</w:t>
+                <w:t xml:space="preserve">Biaxial fatigue Behavior of a polychloroprene Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naranayaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (8), pp.151--1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.11.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00551691v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach for a hyper-visco-plastic model for filled rubber: experimental characterization and numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element implementation of nearly-incompressible rheological models based on multiplicative decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (6), pp.1028-1039. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (3-4), pp.411-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614912v1</w:t>
+                <w:t xml:space="preserve">hal-00551691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct numerical integration scheme for visco-hyperlastic models using radial return relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19, pp.129--140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3606,51 +3606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of the energy based approach to fatigue crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,51 +3761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.193--204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3830,77 +3830,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de structures une à une invariantes dans une direction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Débordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique et Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (3), pp.211-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a thermoviscoelastic model in large strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Débordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4029,51 +4029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermo-viscoelastic model for elastomeric behaviour and its numerical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Vanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,409 +4404,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the thermomechanical resistance of a fluoroelastomer by adding POSS nanoparticules</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Deformation Yield and Fracture of Polymers (DYFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656348v1</w:t>
+                <w:t xml:space="preserve">hal-03808912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Forasacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raymond</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
+              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808918v1</w:t>
+                <w:t xml:space="preserve">hal-03974622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Couarraze</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974622v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
+                <w:t xml:space="preserve">Improving the thermomechanical resistance of a fluoroelastomer by adding POSS nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
@@ -4814,376 +4831,359 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18th International Conference on Deformation Yield and Fracture of Polymers (DYFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783971v1</w:t>
+                <w:t xml:space="preserve">hal-03656348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808912v1</w:t>
+                <w:t xml:space="preserve">hal-03783971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de la réticulation d'un fluoroélastomère et son impact sur la réponse mécanique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daphné Berthier</w:t>
+                <w:t xml:space="preserve">Étude de joints élastomères compressibles et modélisation de leur comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521299v1</w:t>
+                <w:t xml:space="preserve">hal-03603782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARAMETER IDENTIFICATION OF HYPERELASTIC CONSTITUTIVE LAWS USING NANO-INDENTATION AND SHAPE MANIFOLD APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,152 +5241,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de joints élastomères compressibles et modélisation de leur comportement mécanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Compréhension de la réticulation d'un fluoroélastomère et son impact sur la réponse mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603782v1</w:t>
+                <w:t xml:space="preserve">hal-03521299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical identification of the mechanical behaviour of a fluoroelastomer (FKM) using nanoindentation test</w:t>
               </w:r>
@@ -5491,316 +5491,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finish milling study of Ti-6Al-4V produced by laser Metal Deposition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l'identifiabilité des propriétés mécaniques des élastomères par nano-indentation et réduction de modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on High Speed Machining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375239v1</w:t>
+                <w:t xml:space="preserve">hal-02127326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'identifiabilité des propriétés mécaniques des élastomères par nano-indentation et réduction de modèle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finish milling study of Ti-6Al-4V produced by laser Metal Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on High Speed Machining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127326v1</w:t>
+                <w:t xml:space="preserve">hal-02375239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the thermomechanical behavior of polychloroprene and natural rubbers during fatigue tests from infrared measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,90 +5864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behavior evaluation using instrumented indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5972,51 +5972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the identifiability of elastomer mechanical properties by nano-indentation and shape-manifold approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6188,103 +6188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions on instrumented indentation of elastomers : practical case : Influence of thermal aging on local properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDENTATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6322,64 +6322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Vulcanisation and Aging on Local Properties of Polychloroprene Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6447,90 +6447,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Fatigue of an Elastomer by Using Instrumented Indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDENTATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6549,1344 +6549,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION AND CONTROL OF SOME FACTORS AFFECTING NANOINDENTATION MEASUREMENTS ON ELASTOMERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Some cautions when applying nanoindentation tests on a fluoroelastomer: Experimental researches and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708823v1</w:t>
+                <w:t xml:space="preserve">hal-01715670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of Hygrothermal properties of clay-Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Bio-Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials &amp; 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531254v1</w:t>
+                <w:t xml:space="preserve">hal-01885924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GFRP MECHANICAL BEHAVIOUR INDUCED BY A MESOSCOPIC SHAPING DEFECT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Allaoui</w:t>
+                <w:t xml:space="preserve">Nanoparticles effects on the thermomechanical properties of a fluoroelastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi’an, China</w:t>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481013v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles effects on the thermomechanical properties of a fluoroelastomer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Berthier</w:t>
+                <w:t xml:space="preserve">GFRP MECHANICAL BEHAVIOUR INDUCED BY A MESOSCOPIC SHAPING DEFECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">21st International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715671v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Hygrothermal properties of clay-Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Bio-Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+                <w:t xml:space="preserve">IDENTIFICATION AND CONTROL OF SOME FACTORS AFFECTING NANOINDENTATION MEASUREMENTS ON ELASTOMERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials &amp; 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EUROMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885924v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du comportement en fatigue d'élastomères techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531249v1</w:t>
+                <w:t xml:space="preserve">hal-01531254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroelastomer based nanocomposites : Investigation of the morphological and thermomechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation du comportement en fatigue d'élastomères techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers - Polymer Blends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708828v1</w:t>
+                <w:t xml:space="preserve">hal-01531249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some cautions when applying nanoindentation tests on a fluoroelastomer: Experimental researches and application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fradet</w:t>
+                <w:t xml:space="preserve">Fluoroelastomer based nanocomposites : Investigation of the morphological and thermomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Eurofillers - Polymer Blends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715670v1</w:t>
+                <w:t xml:space="preserve">hal-01708828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des paramètres expérimentaux de nanoindentation sur les mesures du module d’un élastomère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fradet</w:t>
+                <w:t xml:space="preserve">The effect of temperature on fatigue behavior of chloroprene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmodd Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on New Trends in Fatigue and Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320359v1</w:t>
+                <w:t xml:space="preserve">hal-01403202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’endommagement par fatigue sur un butadiène chargé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Etude de l'influence de l'épaisseur sur les propriétés thermomécaniques et dynamiques d'un fluoroélastomère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314242v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal behavior of Clay – Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Plaster Bio-Composites for building insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a Sustainable Urban Environment (EBUILT-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Iasi, Romania. pp.242-248, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AEF.21.242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolatory model reduction for component mode synthesis analysis of structures involving substructures with frequency-dependent parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7901,1201 +7905,1197 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de l'épaisseur sur les propriétés thermomécaniques et dynamiques d'un fluoroélastomère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’endommagement par fatigue sur un butadiène chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320367v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of belts through the nanoindentation technique : development and application (Prix master SF2M OUEST)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Impact des paramètres expérimentaux de nanoindentation sur les mesures du module d’un élastomère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403193v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the constitutive modeling of a filled rubber: frequency, temperature and amplitude effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Study of belts through the nanoindentation technique : development and application (Prix master SF2M OUEST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valantin Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314220v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of temperature on fatigue behavior of chloroprene rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmodd Hosseini</w:t>
+                <w:t xml:space="preserve">On the constitutive modeling of a filled rubber: frequency, temperature and amplitude effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on New Trends in Fatigue and Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">10th International conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403202v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du comportement multi-axial d'un élastomère chargé et application à la simulation d'essais complexes sur éprouvettes lamifiés élastomère-métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on composite Materials </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Xi’an, China</w:t>
+              <w:t xml:space="preserve">12eme colloque nationnal en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630223v1</w:t>
+                <w:t xml:space="preserve">hal-01158972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical multi-axial behavior of filled elastomers.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELASTOMERS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on composite Materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236864v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement multi-axial d'un élastomère chargé et application à la simulation d'essais complexes sur éprouvettes lamifiés élastomère-métal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Dynamical multi-axial behavior of filled elastomers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12eme colloque nationnal en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">ELASTOMERS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158972v1</w:t>
+                <w:t xml:space="preserve">hal-01236864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the dynamical properties of a filled rubber and simulation of laminated devices with a specific FEM tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lacroix</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC, RubberCon 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">3eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236377v1</w:t>
+                <w:t xml:space="preserve">hal-01314245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Constitutive modelling of the dynamical properties of a filled rubber and simulation of laminated devices with a specific FEM tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">IRC, RubberCon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314245v1</w:t>
+                <w:t xml:space="preserve">hal-01236377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Hysteresis area during fatigue tests of a synthetic rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cruanes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Elastomer Conference, 186th Technical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9120,103 +9120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the fatigue of polychloroprene rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9235,230 +9235,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelisation of multiaxial mechanichal and fatigue behavior of a polychloroprene rubber.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Poisson</w:t>
+                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ECCMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236383v1</w:t>
+                <w:t xml:space="preserve">hal-00859662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9483,90 +9483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fatigue behavior of rubber like materials with infrared thermography methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9602,217 +9602,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delattre</w:t>
+                <w:t xml:space="preserve">Finite element modelisation of multiaxial mechanichal and fatigue behavior of a polychloroprene rubber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859662v1</w:t>
+                <w:t xml:space="preserve">hal-01236383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the fatigue characterization of elastomers by thermographic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9848,355 +9848,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubber Fatigue - The Intrinsic Intricacies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Etude de la fatigue de matériaux élastomères par des techniques de thermographie Infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology Conference 2012 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236386v1</w:t>
+                <w:t xml:space="preserve">hal-01236388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la fatigue de matériaux élastomères par des techniques de thermographie Infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cruanes</w:t>
+                <w:t xml:space="preserve">Rubber Fatigue - The Intrinsic Intricacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology Conference 2012 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236388v1</w:t>
+                <w:t xml:space="preserve">hal-01236386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des durées de vie en fatigue multiaxiale d'un polychloroprene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caucho Gomma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10215,338 +10215,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue en traction-torsion d\rqun élastomère synthétiqueFatigue en traction-torsion d\rqun élastomère synthéFatigue en traction-torsion d\rqun élastomère synthétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Biaxial fatigue investigations on polychloroprene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DéPoS 23</w:t>
+              <w:t xml:space="preserve">178th Technical Meeting of the Rubber Division, ACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236393v1</w:t>
+                <w:t xml:space="preserve">hal-01236394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial fatigue investigations on polychloroprene rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Fatigue en traction-torsion d\rqun élastomère synthétiqueFatigue en traction-torsion d\rqun élastomère synthéFatigue en traction-torsion d\rqun élastomère synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178th Technical Meeting of the Rubber Division, ACS</w:t>
+              <w:t xml:space="preserve">DéPoS 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236394v1</w:t>
+                <w:t xml:space="preserve">hal-01236393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of biaxial fatigue behavior of a synthetic rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multiaxial Fatigue and Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10565,899 +10565,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of synthetic rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Macroscopic numerical estimation of energetic fatigue criteria for elastoplastic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elastomers 2009: performance under variable amplitude loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236397v1</w:t>
+                <w:t xml:space="preserve">hal-01236401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastique par relaxation radiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">9e colloque national en Calcul de Structures,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421809v1</w:t>
+                <w:t xml:space="preserve">hal-01236399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Une approche statistique de comportement visco-hyper-plastique pour des élastomères chargés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236398v1</w:t>
+                <w:t xml:space="preserve">hal-03391430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche statistique de comportement visco-hyper-plastique pour des élastomères chargés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy model to fatigue crack propagation : Application to variable amplitude loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">DVM, Material and Component Performance under Variable Loading,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391430v1</w:t>
+                <w:t xml:space="preserve">hal-01236400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy model to fatigue crack propagation : Application to variable amplitude loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Chalon</w:t>
+                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Leroy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DVM, Material and Component Performance under Variable Loading,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236400v1</w:t>
+                <w:t xml:space="preserve">hal-01421809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Un schéma d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Conception et Modélisation des Systèmes Mécaniques CMSM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. CD-ROM(7 p.)</w:t>
+              <w:t xml:space="preserve">9ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461338v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic numerical estimation of energetic fatigue criteria for elastoplastic material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Chalon</w:t>
+                <w:t xml:space="preserve">Fatigue of synthetic rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Tougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">Elastomers 2009: performance under variable amplitude loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236401v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastique par relaxation radiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque national en Calcul de Structures,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Congrès International Conception et Modélisation des Systèmes Mécaniques CMSM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. CD-ROM(7 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236399v1</w:t>
+                <w:t xml:space="preserve">hal-00461338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of 2D numerical energetic fatigue criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Spring Meeting, Fatigue and plasticity : from mechanism to design, JIP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11482,77 +11482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE-Implementation of a statistical hyper-visco-plastic model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.255-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11577,51 +11577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la température à coeur dans des élastomères sollicités dynamiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11629,51 +11629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme journée de primtemps SF2M : Fatigue sous sollicication thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11737,51 +11737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Méroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11836,90 +11836,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Life estimation of elastomeric components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Tougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Residual Fatigue Life And Life Time Extension Of In-Service Structures (JIP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11938,532 +11938,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical approach for a hyper-visco-elasto-plastic model for a filled elastomer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A statistical approach for a hyper-visco-plastic model for a filled elastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.191--196</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive models for rubber ECCMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stockolm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236411v1</w:t>
+                <w:t xml:space="preserve">hal-00106795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local criterion for fatigue crack initiation on chloroprene rubber: approach in dissipation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Studies on a local criterion for crack initiation on a vulcanized filled elastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Tougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stockholm, Sweden. pp.77--82</w:t>
+              <w:t xml:space="preserve">10th Conference on Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Wisla, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236410v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on a local criterion for crack initiation on a vulcanized filled elastomer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A local criterion for fatigue crack initiation on chloroprene rubber: approach in dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdellah Tougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Wisla, Poland</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stockholm, Sweden. pp.77--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236412v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach for a hyper-visco-plastic model for a filled elastomer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A Statistical approach for a hyper-visco-elasto-plastic model for a filled elastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Meo</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive models for rubber ECCMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stockolm, France</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.191--196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106795v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement des élastomères : Approche statistique de modèles multi-branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12501,51 +12501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement hyper-visco-plastique en grandes défomations des élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12583,77 +12583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-fréquentielle du comportement viscoélastique en grandes déformations des élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12691,51 +12691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model with multiple intermediate visco-plastic states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12773,51 +12773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of mechanical parameters linked to a visco-hyperelastic model: Application to a class of elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12868,51 +12868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a thermo-viscoelastic model in large strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Débordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12976,51 +12976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Débordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelth International Conference on Composite Materials (ICCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13045,51 +13045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en grandes déformations viscoélastiques des élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13166,307 +13166,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of fillers in elastomeric composites: impact of the process on the thermomechanical properties</w:t>
+                <w:t xml:space="preserve">Impact de l'incorporation de nanocharges sur les performances thermomécaniques et chimiques d'un fluoroélastomère chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Venin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294357v1</w:t>
+                <w:t xml:space="preserve">hal-03521440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'incorporation de nanocharges sur les performances thermomécaniques et chimiques d'un fluoroélastomère chargé</w:t>
+                <w:t xml:space="preserve">Incorporation of fillers in elastomeric composites: impact of the process on the thermomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Venin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">IRC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521440v1</w:t>
+                <w:t xml:space="preserve">hal-02294357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13530,77 +13530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de défauts paramétrés sur la tenue en fatigue de pièces composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13812,51 +13812,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive models for rubber V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13913,51 +13913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Models for rubbers V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14006,455 +14006,442 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de la fatigue des élastomères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and simulation with rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vieillissement des polymères industriels 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Group, pp.241-272, 2025, 978-1-78948-189-1. </w:t>
+              <w:t xml:space="preserve">Rubber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.271-303, 2026, 978-0-12-823826-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9189.ch7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823826-4.00023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932692v1</w:t>
+                <w:t xml:space="preserve">hal-05560347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques aspects de la fatigue des élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daphné Berthier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, CRC Press, pp.170-173, 2022, </w:t>
+              <w:t xml:space="preserve">Vieillissement des polymères industriels 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.241-272, 2025, 978-1-78948-189-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003310266-28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9189.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889428v1</w:t>
+                <w:t xml:space="preserve">hal-04932692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Several Aspects of Elastomer Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delattre Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Richaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, CRC Press, pp.359-364, 2022, </w:t>
+              <w:t xml:space="preserve">Aging of Industrial Polymers 1: Aging Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WILEY, pp.229 - 259, 2025, 9781789451894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003310266-59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394417834.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889424v1</w:t>
+                <w:t xml:space="preserve">hal-05560328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
@@ -14492,51 +14479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.26-32, 2022, </w:t>
@@ -14568,629 +14555,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Identification of the Mechanical Behaviour of a Fluoroelastomer (FKM) Using Nanoindentation Test</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tien-Dung Do</w:t>
+                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Research and Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64719-3_66⟩</w:t>
+              <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.170-173, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095230v1</w:t>
+                <w:t xml:space="preserve">hal-03889428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple aspects of polychloroprene fatigue behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Forasacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization: Modern Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.359-364, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266-59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236373v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Energy Dissipated in the Plastic Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Chalon</w:t>
+                <w:t xml:space="preserve">Numerical Identification of the Mechanical Behaviour of a Fluoroelastomer (FKM) Using Nanoindentation Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dung Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Crack Growth: Mechanisms, Behavior and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Engineering Research and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.607-612, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64719-3_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236389v1</w:t>
+                <w:t xml:space="preserve">hal-03095230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and Mechanisms of Variable Amplitude Fatigue Crack Growth in Selected Aluminum Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Multiple aspects of polychloroprene fatigue behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Ping Tang and Jm Leor Zhang. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Naryanaswami (Mohan) Ranganathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Crack Growth: Mechanisms, Behavior and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Publishers, 2012, 978-1-62081-599-1</w:t>
+              <w:t xml:space="preserve">Materials Characterization: Modern Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pan Stanford Publishing Pte Ltd, pp.199-219, 2015, 978-981-4613-06-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236387v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical Modeling of Energy Dissipated in the Plastic Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tien Dung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ping Tang and Jm Leor Zhang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatigue Crack Growth: Mechanisms, Behavior and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Publishers, 2012, 978-1-62081-599-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanics and Mechanisms of Variable Amplitude Fatigue Crack Growth in Selected Aluminum Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ping Tang and Jm Leor Zhang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatigue Crack Growth: Mechanisms, Behavior and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Publishers, 2012, 978-1-62081-599-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Properties and mechanical reliability of elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Méroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.A. Popa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber: Types, Properties and Uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers, pp.171-210, 2010, 978-1-61761-652-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15200,91 +15451,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du comportement mécanique de structures en élastomère : de l'élasticité à la thermo-visco-hyperélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15294,130 +15545,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation with rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15427,100 +15678,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du comportement mécanique de structures en élastomère : de l'élasticité à la thermo-visco-hyperélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université de la Méditerranée - Aix-Marseille II, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00661661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15530,105 +15781,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement (thermo-) mécanique des élastomères et prévision de leur tenue en fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université François Rabelais de Tours, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01237757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15696,51 +15947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EF44AE2"/>
+    <w:nsid w:val="1E7D42FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15927,51 +16178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-meo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-1005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058603832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03752490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Malo Estepa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.20.80405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02735031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Kallel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.04.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.140" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosseini Mahmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.82696" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.02.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.11.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Poisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.518" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01278950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3672431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236391v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naranayaswami Ranganathan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.01.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG4JC7QC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00246-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004190100191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW4KT89P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Quilliec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Ranganathan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abdallah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.242" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantin Chlo&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmodd Hosseini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236383v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236392v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236397v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391430v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;roz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236411v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236412v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Martinez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legendre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrieli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932692v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9189.ch7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236395v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;roz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661661v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237757v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-meo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-1005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058603832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03752490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Malo Estepa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.20.80405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02735031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Kallel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.04.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosseini Mahmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.82696" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.02.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.11.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01278950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Poisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3672431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naranayaswami Ranganathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.01.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG4JC7QC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00246-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004190100191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW4KT89P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Quilliec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Ranganathan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmodd Hosseini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abdallah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.242" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantin Chlo&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236383v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236392v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236397v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;roz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Martinez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legendre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrieli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823826-4.00023-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9189.ch7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236373v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;roz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237757v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>