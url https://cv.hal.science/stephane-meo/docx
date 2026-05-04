--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -4184,51 +4184,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermo-chimio-mécanique d’élastomères fortement compressibles</w:t>
+                <w:t xml:space="preserve">Impact du vieillissement thermomécanique sur un élastomère fortement compressible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Vanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
@@ -4238,67 +4238,50 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacomet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEformation des POlymères Solides 32 (DEPOS 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
@@ -5845,256 +5828,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior evaluation using instrumented indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the identifiability of elastomer mechanical properties by nano-indentation and shape-manifold approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268752v1</w:t>
+                <w:t xml:space="preserve">hal-02268744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the identifiability of elastomer mechanical properties by nano-indentation and shape-manifold approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue behavior evaluation using instrumented indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268744v1</w:t>
+                <w:t xml:space="preserve">hal-02268752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the wave finite element method to the analysis of locally resonant band gaps in periodic structures with viscoelastic properties</w:t>
               </w:r>
@@ -6182,273 +6165,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions on instrumented indentation of elastomers : practical case : Influence of thermal aging on local properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Vulcanisation and Aging on Local Properties of Polychloroprene Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDENTATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">CAMTEV IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875586v1</w:t>
+                <w:t xml:space="preserve">hal-02067064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Vulcanisation and Aging on Local Properties of Polychloroprene Rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions on instrumented indentation of elastomers : practical case : Influence of thermal aging on local properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMTEV IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">IDENTATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067064v1</w:t>
+                <w:t xml:space="preserve">hal-01875586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Fatigue of an Elastomer by Using Instrumented Indentation</w:t>
               </w:r>
@@ -6657,414 +6640,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Hygrothermal properties of clay-Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Bio-Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+                <w:t xml:space="preserve">Nanoparticles effects on the thermomechanical properties of a fluoroelastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohan Ranganathan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials &amp; 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885924v1</w:t>
+                <w:t xml:space="preserve">hal-01715671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles effects on the thermomechanical properties of a fluoroelastomer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Berthier</w:t>
+                <w:t xml:space="preserve">GFRP MECHANICAL BEHAVIOUR INDUCED BY A MESOSCOPIC SHAPING DEFECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">21st International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715671v1</w:t>
+                <w:t xml:space="preserve">hal-02481013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GFRP MECHANICAL BEHAVIOUR INDUCED BY A MESOSCOPIC SHAPING DEFECT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Allaoui</w:t>
+                <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi’an, China</w:t>
+              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481013v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION AND CONTROL OF SOME FACTORS AFFECTING NANOINDENTATION MEASUREMENTS ON ELASTOMERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7119,165 +7089,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of Hygrothermal properties of clay-Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Bio-Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials &amp; 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531254v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation du comportement en fatigue d'élastomères techniques</w:t>
               </w:r>
@@ -7410,51 +7393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers - Polymer Blends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
@@ -7585,606 +7568,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de l'épaisseur sur les propriétés thermomécaniques et dynamiques d'un fluoroélastomère</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">Hygrothermal behavior of Clay – Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Plaster Bio-Composites for building insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schmaltz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wajih Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Towards a Sustainable Urban Environment (EBUILT-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Iasi, Romania. pp.242-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AEF.21.242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320367v1</w:t>
+                <w:t xml:space="preserve">hal-01412263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behavior of Clay – Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Plaster Bio-Composites for building insulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+                <w:t xml:space="preserve">Interpolatory model reduction for component mode synthesis analysis of structures involving substructures with frequency-dependent parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wajih Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a Sustainable Urban Environment (EBUILT-2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412263v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolatory model reduction for component mode synthesis analysis of structures involving substructures with frequency-dependent parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’endommagement par fatigue sur un butadiène chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375972v1</w:t>
+                <w:t xml:space="preserve">hal-01314242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’endommagement par fatigue sur un butadiène chargé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Impact des paramètres expérimentaux de nanoindentation sur les mesures du module d’un élastomère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314242v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des paramètres expérimentaux de nanoindentation sur les mesures du module d’un élastomère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fradet</w:t>
+                <w:t xml:space="preserve">Etude de l'influence de l'épaisseur sur les propriétés thermomécaniques et dynamiques d'un fluoroélastomère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320359v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of belts through the nanoindentation technique : development and application (Prix master SF2M OUEST)</w:t>
               </w:r>
@@ -8764,256 +8747,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delattre</w:t>
+                <w:t xml:space="preserve">Constitutive modelling of the dynamical properties of a filled rubber and simulation of laminated devices with a specific FEM tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">IRC, RubberCon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314245v1</w:t>
+                <w:t xml:space="preserve">hal-01236377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the dynamical properties of a filled rubber and simulation of laminated devices with a specific FEM tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Delattre</w:t>
+                <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lacroix</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC, RubberCon 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">3eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236377v1</w:t>
+                <w:t xml:space="preserve">hal-01314245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Hysteresis area during fatigue tests of a synthetic rubber</w:t>
               </w:r>
@@ -9235,515 +9218,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">CSMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859662v1</w:t>
+                <w:t xml:space="preserve">hal-00859638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Study of the fatigue behavior of rubber like materials with infrared thermography methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859638v1</w:t>
+                <w:t xml:space="preserve">hal-01236380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the fatigue behavior of rubber like materials with infrared thermography methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cruanes</w:t>
+                <w:t xml:space="preserve">Finite element modelisation of multiaxial mechanichal and fatigue behavior of a polychloroprene rubber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236380v1</w:t>
+                <w:t xml:space="preserve">hal-01236383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelisation of multiaxial mechanichal and fatigue behavior of a polychloroprene rubber.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Poisson</w:t>
+                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ECCMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236383v1</w:t>
+                <w:t xml:space="preserve">hal-00859662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the fatigue characterization of elastomers by thermographic method</w:t>
               </w:r>
@@ -10215,256 +10198,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial fatigue investigations on polychloroprene rubber</w:t>
+                <w:t xml:space="preserve">Fatigue en traction-torsion d\rqun élastomère synthétiqueFatigue en traction-torsion d\rqun élastomère synthéFatigue en traction-torsion d\rqun élastomère synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178th Technical Meeting of the Rubber Division, ACS</w:t>
+              <w:t xml:space="preserve">DéPoS 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236394v1</w:t>
+                <w:t xml:space="preserve">hal-01236393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue en traction-torsion d\rqun élastomère synthétiqueFatigue en traction-torsion d\rqun élastomère synthéFatigue en traction-torsion d\rqun élastomère synthétique</w:t>
+                <w:t xml:space="preserve">Biaxial fatigue investigations on polychloroprene rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lacroix</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DéPoS 23</w:t>
+              <w:t xml:space="preserve">178th Technical Meeting of the Rubber Division, ACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236393v1</w:t>
+                <w:t xml:space="preserve">hal-01236394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of biaxial fatigue behavior of a synthetic rubber</w:t>
               </w:r>
@@ -10755,558 +10738,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche statistique de comportement visco-hyper-plastique pour des élastomères chargés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391430v1</w:t>
+                <w:t xml:space="preserve">hal-01421809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy model to fatigue crack propagation : Application to variable amplitude loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Chalon</w:t>
+                <w:t xml:space="preserve">Un schéma d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Leroy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DVM, Material and Component Performance under Variable Loading,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">9ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236400v1</w:t>
+                <w:t xml:space="preserve">hal-01236398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Fatigue of synthetic rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Tougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Elastomers 2009: performance under variable amplitude loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421809v1</w:t>
+                <w:t xml:space="preserve">hal-01236397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche statistique de comportement visco-hyper-plastique pour des élastomères chargés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236398v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of synthetic rubber</w:t>
+                <w:t xml:space="preserve">An energy model to fatigue crack propagation : Application to variable amplitude loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lacroix</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elastomers 2009: performance under variable amplitude loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">DVM, Material and Component Performance under Variable Loading,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236397v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
               </w:r>
@@ -11849,51 +11832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Tougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12078,51 +12061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Tougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12154,247 +12137,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local criterion for fatigue crack initiation on chloroprene rubber: approach in dissipation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lacroix</w:t>
+                <w:t xml:space="preserve">A Statistical approach for a hyper-visco-elasto-plastic model for a filled elastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stockholm, Sweden. pp.77--82</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.191--196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236410v1</w:t>
+                <w:t xml:space="preserve">hal-01236411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical approach for a hyper-visco-elasto-plastic model for a filled elastomer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jm. Martinez</w:t>
+                <w:t xml:space="preserve">A local criterion for fatigue crack initiation on chloroprene rubber: approach in dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Tougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.191--196</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stockholm, Sweden. pp.77--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236411v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement des élastomères : Approche statistique de modèles multi-branches</w:t>
               </w:r>
@@ -13694,51 +13677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13926,92 +13909,101 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Models for rubbers V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Boukamel and L. Laiarinandrasana and S. Méo and E. Verron. Taylor &amp; Francis Group, 2007, 978-0-415-45442-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laiarinandrasana</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1201/9781003759782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -15947,51 +15939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E7D42FD"/>
+    <w:nsid w:val="C5BD23C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16178,51 +16170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-meo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-1005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058603832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03752490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Malo Estepa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.20.80405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02735031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Kallel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.04.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosseini Mahmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.82696" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.02.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.11.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01278950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Poisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3672431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naranayaswami Ranganathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.01.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG4JC7QC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00246-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004190100191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW4KT89P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Quilliec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Ranganathan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmodd Hosseini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abdallah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.242" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantin Chlo&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236383v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236392v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236397v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;roz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Martinez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legendre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrieli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823826-4.00023-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9189.ch7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236373v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;roz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237757v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-meo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-1005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058603832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03752490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Malo Estepa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.20.80405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02735031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Kallel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.04.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosseini Mahmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.82696" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.02.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.11.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01278950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Poisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3672431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naranayaswami Ranganathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.01.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG4JC7QC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00246-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004190100191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW4KT89P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Quilliec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708823v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Ranganathan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmodd Hosseini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abdallah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.242" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantin Chlo&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236383v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236392v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;roz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Martinez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legendre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrieli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003759782" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823826-4.00023-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9189.ch7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236373v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;roz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237757v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>