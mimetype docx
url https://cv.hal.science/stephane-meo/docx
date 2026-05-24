--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -683,278 +683,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigations for Quantifying Variability of NR Mechanical Properties after Thermal Aging</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Malo Estepa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Ezzaamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 94 (1), pp.160-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/rct.20.80405⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.21.79993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465445v1</w:t>
+                <w:t xml:space="preserve">hal-03199906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Investigations for Quantifying Variability of NR Mechanical Properties after Thermal Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Malo Estepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Ezzaamari</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 94 (1), pp.160-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/rct.21.79993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5254/rct.20.80405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199906v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the surface integrity induced by face milling of Laser Metal Deposited Ti-6Al-4V</w:t>
               </w:r>
@@ -1068,408 +1068,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermomechanical behavior of rubbers during fatigue tests from infrared measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finish milling study of Ti-6Al-4V produced by laser metal desposition (LMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.04.035⟩</w:t>
+              <w:t xml:space="preserve">MM Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (04), pp.3258-3263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17973/MMSJ.2019_11_2019079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126778v1</w:t>
+                <w:t xml:space="preserve">hal-02364200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finish milling study of Ti-6Al-4V produced by laser metal desposition (LMD)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumented indentation of an elastomeric material, protocol and application to vulcanization gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17973/MMSJ.2019_11_2019079⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364200v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented indentation of an elastomeric material, protocol and application to vulcanization gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the thermomechanical behavior of rubbers during fatigue tests from infrared measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Berton</w:t>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.106278. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399040v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
               </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosseini Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2121,103 +2121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des proprietes mecaniques locales d'un elastomere par nanoindentation : developpement des des protocoles et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (1), pp.109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2381,51 +2381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Fatigue Behavior of the Polychloroprene Rubber with Stress Variation Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,77 +2498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fatigue behavior of a synthetic rubber undergoing cumulative damage tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2628,64 +2628,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fatigue behavior of the chloroprene rubber for uniaxial tests with infrared method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,390 +3133,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach for a hyper-visco-plastic model for filled rubber: experimental characterization and numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biaxial fatigue Behavior of a polychloroprene Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">Gaëlle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naranayaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.06.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (8), pp.151--1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614912v1</w:t>
+                <w:t xml:space="preserve">hal-01236391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial fatigue Behavior of a polychloroprene Rubber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naranayaswami Ranganathan</w:t>
+                <w:t xml:space="preserve">Finite element implementation of nearly-incompressible rheological models based on multiplicative decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.01.014⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (3-4), pp.411-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01236391v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element implementation of nearly-incompressible rheological models based on multiplicative decompositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical approach for a hyper-visco-plastic model for filled rubber: experimental characterization and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 89 (3-4), pp.411-421. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1028-1039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551691v1</w:t>
+                <w:t xml:space="preserve">hal-00614912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct numerical integration scheme for visco-hyperlastic models using radial return relaxation</w:t>
               </w:r>
@@ -3528,51 +3528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19, pp.129--140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3830,77 +3830,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de structures une à une invariantes dans une direction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Débordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique et Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (3), pp.211-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a thermoviscoelastic model in large strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Débordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4029,51 +4029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermo-viscoelastic model for elastomeric behaviour and its numerical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,426 +4387,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Bour</w:t>
+                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Forasacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808912v1</w:t>
+                <w:t xml:space="preserve">hal-03974622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Couarraze</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974622v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Bour</w:t>
+                <w:t xml:space="preserve">Improving the thermomechanical resistance of a fluoroelastomer by adding POSS nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18th International Conference on Deformation Yield and Fracture of Polymers (DYFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808918v1</w:t>
+                <w:t xml:space="preserve">hal-03656348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the thermomechanical resistance of a fluoroelastomer by adding POSS nanoparticules</w:t>
+                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
@@ -4814,204 +4797,221 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Deformation Yield and Fracture of Polymers (DYFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656348v1</w:t>
+                <w:t xml:space="preserve">hal-03783971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783971v1</w:t>
+                <w:t xml:space="preserve">hal-03808912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de joints élastomères compressibles et modélisation de leur comportement mécanique</w:t>
               </w:r>
@@ -5122,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARAMETER IDENTIFICATION OF HYPERELASTIC CONSTITUTIVE LAWS USING NANO-INDENTATION AND SHAPE MANIFOLD APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5713,77 +5713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the thermomechanical behavior of polychloroprene and natural rubbers during fatigue tests from infrared measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,256 +5828,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the identifiability of elastomer mechanical properties by nano-indentation and shape-manifold approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue behavior evaluation using instrumented indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268744v1</w:t>
+                <w:t xml:space="preserve">hal-02268752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior evaluation using instrumented indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the identifiability of elastomer mechanical properties by nano-indentation and shape-manifold approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268752v1</w:t>
+                <w:t xml:space="preserve">hal-02268744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the wave finite element method to the analysis of locally resonant band gaps in periodic structures with viscoelastic properties</w:t>
               </w:r>
@@ -6184,64 +6184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Vulcanisation and Aging on Local Properties of Polychloroprene Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6296,103 +6296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions on instrumented indentation of elastomers : practical case : Influence of thermal aging on local properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDENTATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6430,90 +6430,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Fatigue of an Elastomer by Using Instrumented Indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDENTATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6532,151 +6532,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some cautions when applying nanoindentation tests on a fluoroelastomer: Experimental researches and application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of Hygrothermal properties of clay-Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Bio-Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials &amp; 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715670v1</w:t>
+                <w:t xml:space="preserve">hal-01885924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles effects on the thermomechanical properties of a fluoroelastomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6698,137 +6711,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFRP MECHANICAL BEHAVIOUR INDUCED BY A MESOSCOPIC SHAPING DEFECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,73 +6873,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6968,627 +6981,631 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION AND CONTROL OF SOME FACTORS AFFECTING NANOINDENTATION MEASUREMENTS ON ELASTOMERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Hygrothermal properties of clay-Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Bio-Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation du comportement en fatigue d'élastomères techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials &amp; 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885924v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du comportement en fatigue d'élastomères techniques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluoroelastomer based nanocomposites : Investigation of the morphological and thermomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurofillers - Polymer Blends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531249v1</w:t>
+                <w:t xml:space="preserve">hal-01708828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroelastomer based nanocomposites : Investigation of the morphological and thermomechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Some cautions when applying nanoindentation tests on a fluoroelastomer: Experimental researches and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers - Polymer Blends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708828v1</w:t>
+                <w:t xml:space="preserve">hal-01715670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of temperature on fatigue behavior of chloroprene rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'influence de l'épaisseur sur les propriétés thermomécaniques et dynamiques d'un fluoroélastomère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmodd Hosseini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on New Trends in Fatigue and Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403202v1</w:t>
+                <w:t xml:space="preserve">hal-01320367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal behavior of Clay – Sunflower (Helianthus annuus) and Rape Straw (Brassica napus) Plaster Bio-Composites for building insulation</w:t>
               </w:r>
@@ -7907,103 +7924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des paramètres expérimentaux de nanoindentation sur les mesures du module d’un élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8022,1037 +8039,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de l'épaisseur sur les propriétés thermomécaniques et dynamiques d'un fluoroélastomère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Study of belts through the nanoindentation technique : development and application (Prix master SF2M OUEST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valantin Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320367v1</w:t>
+                <w:t xml:space="preserve">hal-01403193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of belts through the nanoindentation technique : development and application (Prix master SF2M OUEST)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Berton</w:t>
+                <w:t xml:space="preserve">On the constitutive modeling of a filled rubber: frequency, temperature and amplitude effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">10th International conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403193v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the constitutive modeling of a filled rubber: frequency, temperature and amplitude effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">The effect of temperature on fatigue behavior of chloroprene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmodd Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on New Trends in Fatigue and Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314220v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement multi-axial d'un élastomère chargé et application à la simulation d'essais complexes sur éprouvettes lamifiés élastomère-métal</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12eme colloque nationnal en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on composite Materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158972v1</w:t>
+                <w:t xml:space="preserve">hal-01630223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+                <w:t xml:space="preserve">Dynamical multi-axial behavior of filled elastomers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on composite Materials </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Xi’an, China</w:t>
+              <w:t xml:space="preserve">ELASTOMERS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630223v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical multi-axial behavior of filled elastomers.</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement multi-axial d'un élastomère chargé et application à la simulation d'essais complexes sur éprouvettes lamifiés élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELASTOMERS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">12eme colloque nationnal en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236864v1</w:t>
+                <w:t xml:space="preserve">hal-01158972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the dynamical properties of a filled rubber and simulation of laminated devices with a specific FEM tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Delattre</w:t>
+                <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lacroix</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC, RubberCon 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">3eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236377v1</w:t>
+                <w:t xml:space="preserve">hal-01314245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delattre</w:t>
+                <w:t xml:space="preserve">Constitutive modelling of the dynamical properties of a filled rubber and simulation of laminated devices with a specific FEM tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">IRC, RubberCon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314245v1</w:t>
+                <w:t xml:space="preserve">hal-01236377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Hysteresis area during fatigue tests of a synthetic rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,51 +9116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the fatigue of polychloroprene rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9218,571 +9218,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
+                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
+              <w:t xml:space="preserve">ECCMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859638v1</w:t>
+                <w:t xml:space="preserve">hal-00859662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the fatigue behavior of rubber like materials with infrared thermography methods.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Poisson</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">CSMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236380v1</w:t>
+                <w:t xml:space="preserve">hal-00859638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelisation of multiaxial mechanichal and fatigue behavior of a polychloroprene rubber.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the fatigue behavior of rubber like materials with infrared thermography methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236383v1</w:t>
+                <w:t xml:space="preserve">hal-01236380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delattre</w:t>
+                <w:t xml:space="preserve">Finite element modelisation of multiaxial mechanichal and fatigue behavior of a polychloroprene rubber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859662v1</w:t>
+                <w:t xml:space="preserve">hal-01236383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the fatigue characterization of elastomers by thermographic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9837,77 +9837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fatigue de matériaux élastomères par des techniques de thermographie Infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9975,51 +9975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubber Fatigue - The Intrinsic Intricacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10096,51 +10096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des durées de vie en fatigue multiaxiale d'un polychloroprene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10198,299 +10198,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue en traction-torsion d\rqun élastomère synthétiqueFatigue en traction-torsion d\rqun élastomère synthéFatigue en traction-torsion d\rqun élastomère synthétique</w:t>
+                <w:t xml:space="preserve">Biaxial fatigue investigations on polychloroprene rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lacroix</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DéPoS 23</w:t>
+              <w:t xml:space="preserve">178th Technical Meeting of the Rubber Division, ACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236393v1</w:t>
+                <w:t xml:space="preserve">hal-01236394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial fatigue investigations on polychloroprene rubber</w:t>
+                <w:t xml:space="preserve">Fatigue en traction-torsion d\rqun élastomère synthétiqueFatigue en traction-torsion d\rqun élastomère synthéFatigue en traction-torsion d\rqun élastomère synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178th Technical Meeting of the Rubber Division, ACS</w:t>
+              <w:t xml:space="preserve">DéPoS 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236394v1</w:t>
+                <w:t xml:space="preserve">hal-01236393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of biaxial fatigue behavior of a synthetic rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10548,217 +10548,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic numerical estimation of energetic fatigue criteria for elastoplastic material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche statistique de comportement visco-hyper-plastique pour des élastomères chargés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236401v1</w:t>
+                <w:t xml:space="preserve">hal-03391430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastique par relaxation radiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+                <w:t xml:space="preserve">An energy model to fatigue crack propagation : Application to variable amplitude loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque national en Calcul de Structures,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">DVM, Material and Component Performance under Variable Loading,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236399v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
               </w:r>
@@ -10770,51 +10796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10865,51 +10891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10947,51 +10973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of synthetic rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11053,368 +11079,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche statistique de comportement visco-hyper-plastique pour des élastomères chargés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès International Conception et Modélisation des Systèmes Mécaniques CMSM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. CD-ROM(7 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391430v1</w:t>
+                <w:t xml:space="preserve">hal-00461338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy model to fatigue crack propagation : Application to variable amplitude loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Chalon</w:t>
+                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastique par relaxation radiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Leroy</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DVM, Material and Component Performance under Variable Loading,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">9e colloque national en Calcul de Structures,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236400v1</w:t>
+                <w:t xml:space="preserve">hal-01236399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma direct d'intégration numérique de modèles visco-hyperélastiques par relaxation radiale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Meo</w:t>
+                <w:t xml:space="preserve">Macroscopic numerical estimation of energetic fatigue criteria for elastoplastic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Conception et Modélisation des Systèmes Mécaniques CMSM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. CD-ROM(7 p.)</w:t>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461338v1</w:t>
+                <w:t xml:space="preserve">hal-01236401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of 2D numerical energetic fatigue criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11465,51 +11465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE-Implementation of a statistical hyper-visco-plastic model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11560,51 +11560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la température à coeur dans des élastomères sollicités dynamiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11720,51 +11720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Méroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11819,51 +11819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Life estimation of elastomeric components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Tougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11921,532 +11921,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach for a hyper-visco-plastic model for a filled elastomer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A local criterion for fatigue crack initiation on chloroprene rubber: approach in dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Tougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive models for rubber ECCMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stockolm, France</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stockholm, Sweden. pp.77--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106795v1</w:t>
+                <w:t xml:space="preserve">hal-01236410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on a local criterion for crack initiation on a vulcanized filled elastomer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Statistical approach for a hyper-visco-elasto-plastic model for a filled elastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Wisla, Poland</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.191--196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236412v1</w:t>
+                <w:t xml:space="preserve">hal-01236411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical approach for a hyper-visco-elasto-plastic model for a filled elastomer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies on a local criterion for crack initiation on a vulcanized filled elastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Tougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.191--196</w:t>
+              <w:t xml:space="preserve">10th Conference on Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Wisla, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236411v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local criterion for fatigue crack initiation on chloroprene rubber: approach in dissipation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A statistical approach for a hyper-visco-plastic model for a filled elastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stockholm, Sweden. pp.77--82</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive models for rubber ECCMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stockolm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236410v1</w:t>
+                <w:t xml:space="preserve">hal-00106795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement des élastomères : Approche statistique de modèles multi-branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12484,51 +12484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement hyper-visco-plastique en grandes défomations des élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12566,77 +12566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-fréquentielle du comportement viscoélastique en grandes déformations des élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12674,51 +12674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model with multiple intermediate visco-plastic states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12756,51 +12756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of mechanical parameters linked to a visco-hyperelastic model: Application to a class of elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12851,51 +12851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a thermo-viscoelastic model in large strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Débordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12959,51 +12959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Débordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelth International Conference on Composite Materials (ICCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13028,51 +13028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en grandes déformations viscoélastiques des élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13513,51 +13513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de défauts paramétrés sur la tenue en fatigue de pièces composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13677,51 +13677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13795,51 +13795,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive models for rubber V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13896,51 +13896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Models for rubbers V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14064,51 +14064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14149,689 +14149,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de la fatigue des élastomères</w:t>
+                <w:t xml:space="preserve">Several Aspects of Elastomer Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delattre</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delattre Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Richaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vieillissement des polymères industriels 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Group, pp.241-272, 2025, 978-1-78948-189-1. </w:t>
+              <w:t xml:space="preserve">Aging of Industrial Polymers 1: Aging Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WILEY, pp.229 - 259, 2025, 9781789451894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9189.ch7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394417834.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932692v1</w:t>
+                <w:t xml:space="preserve">hal-05560328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several Aspects of Elastomer Fatigue</w:t>
+                <w:t xml:space="preserve">Quelques aspects de la fatigue des élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delattre Alexis</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging of Industrial Polymers 1: Aging Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WILEY, pp.229 - 259, 2025, 9781789451894. </w:t>
+              <w:t xml:space="preserve">Vieillissement des polymères industriels 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.241-272, 2025, 978-1-78948-189-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394417834.ch7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9189.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560328v1</w:t>
+                <w:t xml:space="preserve">hal-04932692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Raymond</w:t>
+                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.26-32, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003310266-6⟩</w:t>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.170-173, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889432v1</w:t>
+                <w:t xml:space="preserve">hal-03889428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Pépin</w:t>
+                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Forasacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.170-173, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003310266-28⟩</w:t>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.359-364, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889428v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.359-364, 2022, </w:t>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.26-32, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003310266-59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889424v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Identification of the Mechanical Behaviour of a Fluoroelastomer (FKM) Using Nanoindentation Test</w:t>
               </w:r>
@@ -14977,51 +14977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15076,51 +15076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Energy Dissipated in the Plastic Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15214,51 +15214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15339,51 +15339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Méroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15457,51 +15457,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du comportement mécanique de structures en élastomère : de l'élasticité à la thermo-visco-hyperélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15577,51 +15577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyheramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15684,51 +15684,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du comportement mécanique de structures en élastomère : de l'élasticité à la thermo-visco-hyperélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université de la Méditerranée - Aix-Marseille II, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15939,51 +15939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5BD23C0"/>
+    <w:nsid w:val="68A334B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16170,51 +16170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-meo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-1005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058603832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03752490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Malo Estepa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.20.80405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02735031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Kallel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.04.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosseini Mahmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.82696" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.02.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.11.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01278950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Poisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3672431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naranayaswami Ranganathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.01.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG4JC7QC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00246-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004190100191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW4KT89P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Quilliec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708823v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Ranganathan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmodd Hosseini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abdallah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.242" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantin Chlo&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236383v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236392v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;roz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Martinez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legendre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrieli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003759782" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823826-4.00023-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9189.ch7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236373v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;roz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237757v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-meo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-1005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058603832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03752490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Malo Estepa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.20.80405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02735031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Kallel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.04.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9351-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosseini Mahmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.82696" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.02.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.11.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01278950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Poisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3672431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236391v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naranayaswami Ranganathan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.01.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG4JC7QC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.06.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.129-140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00246-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004190100191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW4KT89P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Vani&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacomet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Quilliec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Ranganathan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abdallah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AEF.21.242" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantin Chlo&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmodd Hosseini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236383v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236392v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236399v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;roz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236412v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Martinez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legendre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabrieli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane M&#233;o" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003759782" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823826-4.00023-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932692v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9189.ch7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236373v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;roz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237757v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>