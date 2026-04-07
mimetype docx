--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -100,373 +100,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Search of Empty Spheres: 3D Apollonius Diagrams on GPU</w:t>
+                <w:t xml:space="preserve">VTX: Real-time high-performance molecular structure and dynamics visualization software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+                <w:t xml:space="preserve">Simon Guionnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nivoliers</w:t>
+                <w:t xml:space="preserve">Nicolas Dacquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Maria</w:t>
+                <w:t xml:space="preserve">Valentin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (4), pp.138. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.btaf295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3730868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246943v1</w:t>
+                <w:t xml:space="preserve">hal-04917948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VTX: Real-time high-performance molecular structure and dynamics visualization software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In Search of Empty Spheres: 3D Apollonius Diagrams on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nivoliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Larroque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.btaf295. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3730868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917948v1</w:t>
+                <w:t xml:space="preserve">hal-05246943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive visualization of large molecular systems with VTX: example with a minimal whole-cell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Maria</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guionnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.1588661. </w:t>
@@ -504,77 +504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient GPU computation of large protein Solvent-Excluded Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -621,64 +621,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UDock2 : interactive real-time multi-body protein–protein docking software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guionnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Pourmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.135-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Patow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (12), pp.3239-3252. </w:t>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (8), pp.554-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (1), pp.296-308 </w:t>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating How Salt Decay Ages Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2090,844 +2090,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3Gmaps L-systems: An application to the Modeling of Wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procedural Generation of Rock Piles Using Aperiodic Tiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Terraz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jérôme Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (7), pp.1801-1809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01557.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407841v1</w:t>
+                <w:t xml:space="preserve">hal-00463273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Generation of Rock Piles Using Aperiodic Tiling</w:t>
+                <w:t xml:space="preserve">Arches : a Framework for Modelling Complex Terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (7), pp.1801-1809. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01557.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 28 (2), pp.457-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463273v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arches : a Framework for Modelling Complex Terrains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3Gmaps L-systems: An application to the Modeling of Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Plemenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.165-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463263v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Vast Varieties of Realistic Leaves with Parametric 2Gmaps L-Systems</w:t>
+                <w:t xml:space="preserve">A Resolution Independent Approach for the Accurate Rendering of Grooved Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Peyrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">C. Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7-9, 28, pp.807-816</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1937-1944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581384v1</w:t>
+                <w:t xml:space="preserve">hal-00333285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of aging and weathering phenomena in computer graphics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
+                <w:t xml:space="preserve">Generating Vast Varieties of Realistic Leaves with Parametric 2Gmaps L-Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Merillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32 (2), pp.159-174</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7-9, 28, pp.807-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333283v1</w:t>
+                <w:t xml:space="preserve">hal-01581384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating vast varieties of realistic leaves with parametric 2Gmap L-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24, pp.807-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resolution Independent Approach for the Accurate Rendering of Grooved Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A survey of aging and weathering phenomena in computer graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (7), pp.1937-1944</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (2), pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333285v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Rendering of Heterogeneous Granular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2965,77 +2965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation volumique de bois par simulation de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.735-757, n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physically-Based Model for Rendering Realistic Scratches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface scratches : Measuring, Modeling and Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,51 +3371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BRDF Post-Process to Integrate Porosity on Rendered Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,51 +3475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un survol des méthodes d'évaluation des interactions lumière/matière au niveau local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,90 +3615,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de diagrammes d'Apollonius 3D sur GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Plateau--Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nivoliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Françaises de l'Informatique Graphique (JFIG24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIG; Eurographics, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3723,77 +3723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viewpoint Selection for Molecular Visualization: Analysis and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3879,51 +3879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3974,90 +3974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction efficace de la surface de systèmes moléculaires complexes sur GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.FIG 2023 - Journées Françaises de l'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Material Appearance Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland</w:t>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
@@ -4497,118 +4497,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339315v1</w:t>
+                <w:t xml:space="preserve">hal-01250529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
@@ -4622,94 +4622,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250529v1</w:t>
+                <w:t xml:space="preserve">hal-01339315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wave propagation model based on Monte-Carlo particle-tracing</w:t>
               </w:r>
@@ -4721,51 +4721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,77 +4825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Large-scale Details: Altering Soil Surface and Structure with Tracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4968,51 +4968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Atmospheric Pollution Weathering on Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,502 +5070,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de terrains complexes 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+                <w:t xml:space="preserve">Generating vast varieties of realistic leaves with parametric 2Gmap L-systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journées Annuelles de l'Association Française d'Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Computer Graphics International 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. pp.807-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531263v1</w:t>
+                <w:t xml:space="preserve">hal-00320566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating vast varieties of realistic leaves with parametric 2Gmap L-systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Peyrat</w:t>
+                <w:t xml:space="preserve">Modélisation de terrains complexes 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Merillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Terraz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">Jérôme Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. pp.807-816</w:t>
+              <w:t xml:space="preserve">21e Journées Annuelles de l'Association Française d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320566v1</w:t>
+                <w:t xml:space="preserve">hal-01531263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological Simulation of Efflorescence in Brick Constructions</w:t>
+                <w:t xml:space="preserve">Rendu en temps réel du changement d'aspect de matériaux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salman Shahidi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Porquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Eurographics Workshop on Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.17-23</w:t>
+              <w:t xml:space="preserve">Actes de AFIG'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Strasbourg, France. pp.32-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079414v1</w:t>
+                <w:t xml:space="preserve">hal-00079479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendu en temps réel du changement d'aspect de matériaux poreux</w:t>
+                <w:t xml:space="preserve">Phenomenological Simulation of Efflorescence in Brick Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Porquet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Shahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de AFIG'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Strasbourg, France. pp.32-41</w:t>
+              <w:t xml:space="preserve">Proceedings of Eurographics Workshop on Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079479v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la croissance interne de bois basée sur des subdivisions de volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5590,51 +5590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion : Simulating and Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,77 +5717,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Molecular Tour Creation: a Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5860,51 +5860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation procédurale de changements de saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,90 +5972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Arrow: a Virtual Pointer for Immersive Sculpting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6284,51 +6284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Graphique et rendu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.191-214, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6398,77 +6398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et rendu de matériaux granuleux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6655,51 +6655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau-Holleville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guionni&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacquay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2025.1588661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3380100" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jim&#233;nez-Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad609" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Pourmand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merillou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3201.17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Derouault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Chauzeix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Miressi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Magdelaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chermain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1606-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Munoz-Pandiella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parfait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulinas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Barrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sturtz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mu&#241;oz-Pandiella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch Geli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;rillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pueyo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viennot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2011.107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimberteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Plemenos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Porquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2945.895876" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau--Holleville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012383300003660" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;au" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dervill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222342" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chakib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2018.2801.4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pueyo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262421" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys11/129-137" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shahidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eg2023.saarland-informatics-campus.de/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20231024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Simonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jonchier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tricard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guionni&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacquay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau-Holleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2025.1588661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3380100" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jim&#233;nez-Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad609" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Pourmand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merillou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3201.17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Derouault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Chauzeix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Miressi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Magdelaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chermain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1606-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Munoz-Pandiella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parfait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulinas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Barrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sturtz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mu&#241;oz-Pandiella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch Geli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;rillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pueyo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viennot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2011.107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimberteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Plemenos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Porquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2945.895876" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau--Holleville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012383300003660" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;au" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dervill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222342" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chakib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2018.2801.4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pueyo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262421" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys11/129-137" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shahidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eg2023.saarland-informatics-campus.de/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20231024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Simonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jonchier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tricard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>