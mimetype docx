--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -100,373 +100,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VTX: Real-time high-performance molecular structure and dynamics visualization software</w:t>
+                <w:t xml:space="preserve">In Search of Empty Spheres: 3D Apollonius Diagrams on GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nivoliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Larroque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.btaf295. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3730868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917948v1</w:t>
+                <w:t xml:space="preserve">hal-05246943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Search of Empty Spheres: 3D Apollonius Diagrams on GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VTX: Real-time high-performance molecular structure and dynamics visualization software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
+                <w:t xml:space="preserve">Simon Guionnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+                <w:t xml:space="preserve">Nicolas Dacquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nivoliers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Maria</w:t>
+                <w:t xml:space="preserve">Valentin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (4), pp.138. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.btaf295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3730868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246943v1</w:t>
+                <w:t xml:space="preserve">hal-04917948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive visualization of large molecular systems with VTX: example with a minimal whole-cell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guionnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.1588661. </w:t>
@@ -504,77 +504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient GPU computation of large protein Solvent-Excluded Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -621,64 +621,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UDock2 : interactive real-time multi-body protein–protein docking software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guionnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Pourmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.135-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Patow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (12), pp.3239-3252. </w:t>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (8), pp.554-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (1), pp.296-308 </w:t>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating How Salt Decay Ages Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2090,382 +2090,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Generation of Rock Piles Using Aperiodic Tiling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3Gmaps L-systems: An application to the Modeling of Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grosjean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Olivier Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Plemenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.165-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463273v1</w:t>
+                <w:t xml:space="preserve">hal-00407841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arches : a Framework for Modelling Complex Terrains</w:t>
+                <w:t xml:space="preserve">Procedural Generation of Rock Piles Using Aperiodic Tiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (2), pp.457-467. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 28 (7), pp.1801-1809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01557.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01385.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00463263v1</w:t>
+                <w:t xml:space="preserve">hal-00463273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3Gmaps L-systems: An application to the Modeling of Wood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Arches : a Framework for Modelling Complex Terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (2), pp.457-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01385.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407841v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Independent Approach for the Accurate Rendering of Grooved Surfaces</w:t>
               </w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2572,51 +2572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Vast Varieties of Realistic Leaves with Parametric 2Gmaps L-Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Merillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,64 +2680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating vast varieties of realistic leaves with parametric 2Gmap L-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,51 +2775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of aging and weathering phenomena in computer graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2870,64 +2870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Rendering of Heterogeneous Granular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2965,77 +2965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation volumique de bois par simulation de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.735-757, n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physically-Based Model for Rendering Realistic Scratches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface scratches : Measuring, Modeling and Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,51 +3371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BRDF Post-Process to Integrate Porosity on Rendered Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,51 +3475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un survol des méthodes d'évaluation des interactions lumière/matière au niveau local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,90 +3615,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de diagrammes d'Apollonius 3D sur GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Plateau--Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nivoliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Françaises de l'Informatique Graphique (JFIG24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIG; Eurographics, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3723,77 +3723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viewpoint Selection for Molecular Visualization: Analysis and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3879,51 +3879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3974,90 +3974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction efficace de la surface de systèmes moléculaires complexes sur GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Plateau-Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.FIG 2023 - Journées Françaises de l'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Material Appearance Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland</w:t>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
@@ -4497,118 +4497,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250529v1</w:t>
+                <w:t xml:space="preserve">hal-01339315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
@@ -4622,94 +4622,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339315v1</w:t>
+                <w:t xml:space="preserve">hal-01250529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wave propagation model based on Monte-Carlo particle-tracing</w:t>
               </w:r>
@@ -4721,51 +4721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,64 +4838,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Large-scale Details: Altering Soil Surface and Structure with Tracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4968,51 +4968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Atmospheric Pollution Weathering on Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,64 +5089,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating vast varieties of realistic leaves with parametric 2Gmap L-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Merillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Journées Annuelles de l'Association Française d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5286,286 +5286,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendu en temps réel du changement d'aspect de matériaux poreux</w:t>
+                <w:t xml:space="preserve">Phenomenological Simulation of Efflorescence in Brick Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Porquet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Shahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de AFIG'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Strasbourg, France. pp.32-41</w:t>
+              <w:t xml:space="preserve">Proceedings of Eurographics Workshop on Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079479v1</w:t>
+                <w:t xml:space="preserve">hal-00079414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological Simulation of Efflorescence in Brick Constructions</w:t>
+                <w:t xml:space="preserve">Rendu en temps réel du changement d'aspect de matériaux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salman Shahidi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Porquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Eurographics Workshop on Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.17-23</w:t>
+              <w:t xml:space="preserve">Actes de AFIG'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Strasbourg, France. pp.32-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079414v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la croissance interne de bois basée sur des subdivisions de volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5590,51 +5590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion : Simulating and Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,77 +5717,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Molecular Tour Creation: a Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5860,51 +5860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation procédurale de changements de saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,90 +5972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Arrow: a Virtual Pointer for Immersive Sculpting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6284,51 +6284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Graphique et rendu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.191-214, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6398,77 +6398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et rendu de matériaux granuleux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6655,51 +6655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guionni&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacquay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau-Holleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2025.1588661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3380100" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jim&#233;nez-Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad609" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Pourmand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merillou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3201.17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Derouault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Chauzeix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Miressi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Magdelaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chermain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1606-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Munoz-Pandiella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parfait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulinas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Barrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sturtz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mu&#241;oz-Pandiella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch Geli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;rillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pueyo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viennot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2011.107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimberteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Plemenos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Porquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2945.895876" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau--Holleville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012383300003660" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;au" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dervill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222342" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chakib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2018.2801.4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pueyo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262421" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys11/129-137" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shahidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eg2023.saarland-informatics-campus.de/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20231024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Simonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jonchier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tricard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau-Holleville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guionni&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacquay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2025.1588661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3380100" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jim&#233;nez-Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad609" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Pourmand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merillou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3201.17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Derouault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Chauzeix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Miressi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Magdelaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chermain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1606-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Munoz-Pandiella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parfait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulinas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Barrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sturtz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mu&#241;oz-Pandiella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch Geli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;rillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pueyo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viennot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2011.107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimberteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Plemenos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Porquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/2945.895876" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau--Holleville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012383300003660" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;au" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dervill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222342" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chakib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2018.2801.4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pueyo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262421" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys11/129-137" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shahidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eg2023.saarland-informatics-campus.de/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20231024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Simonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jonchier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tricard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>