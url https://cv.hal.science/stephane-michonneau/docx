--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1390,165 +1390,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mémoire du franquisme : un « passé qui ne passe pas » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¿Lugares de memoria o memoria de los lugares? Estrategias discursivas par expresar un trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia y Política </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674082v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01674033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le héros de guerre, le militaire et la nation</w:t>
               </w:r>
@@ -1718,243 +1718,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le document comme trace ou la trace du document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un récit contemporain. À propos d'un roman de témoignage de la répression franquiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clientélisme, caciquisme, caudillisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.062.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686027v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01674036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution de gauche, révolution de droite : lectures et appropriations d’une notion</w:t>
               </w:r>
@@ -2150,165 +2150,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La política del olvido de la dictadura de Primo de Rivera: el caso barcelonés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia y Política </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les papiers de la guerre, la guerre des papiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674086v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01674099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Para una historia social de la memoria : sociedad y conmemoración en Barcelona a finales de siglo XIX</w:t>
               </w:r>
@@ -2357,165 +2357,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction d'un &amp;quot;pays&amp;quot; symbolique : le cas de la Barcelone des agrégations (1897-1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GERHICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barcelone 1900-1910 : la construction d'un espace symbolique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674040v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01674113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance d'une commémoration de masse</w:t>
               </w:r>
@@ -3214,327 +3214,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dossier Bertrand : jeux d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuella éditions, 2008, 978-2-917217-01-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03644994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les couleurs de la nation en Catalogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Turrel, Martin Aurell, Christine Manigand, Jérôme Grévy, Laurent Hablot et Catalina Girbea (dir.). Presses universitaires de Rennes, pp. 249-274, 2008, Signes et couleurs des identités poltiques du Moyen Âge à nos jours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...79 lines deleted...]
-              <w:t xml:space="preserve">Manuella éditions, 2008, 978-2-917217-01-6</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvarez de Castro, la fabrique d’un héros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velazquez, 2007, Sombras de Mayo. Mitos y memoria de la Guerra de la Independencia (1808-1908)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barcelone, mémoire et identité. 1830-1930.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686026v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01686030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombras de Mayo</w:t>
               </w:r>
@@ -3826,186 +3826,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zwei Orte Namens &amp;quot;Oradour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roland Sila; Tiroler Landesmuseen; Michaela Feurstein-Prasser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memories of Memories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residenz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-46, 2023, 978-3-7017-3592-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1888 : L'inauguration à Barcelone du monument en hommage à Christophe Colomb et le jour de l'hispanité : la célébration d'un espace euro-américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Européens et la mondialisation, du XVe siècle à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147, 2023, 978-2-7535-8988-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300873v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04895741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruines des sièges de Saragosse, des monuments pour la postérité.</w:t>
               </w:r>
@@ -4493,264 +4493,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruines et monuments de la Guerre civile espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Canal Jordi Duclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordi Canal; Vincent Duclerc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d’Espagne. Un conflit qui a façonné l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp. 245-262, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¿Patrimonializar las ruinas para reconciliar a los españoles? El caso de Belchite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caer y levantarse. La reconstrucción del patrimonio después de una guerra.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gernikako Bakearen Museo Fundazioa, pp.103-114, 2016, 978-84-945379-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Patrimonializar las ruinas para reconciliar a los españoles? El caso de Belchite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caer y levantarse. La reconstrucción del patrimonio después de una guerra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, X, Fundación Museo de la Paz de Gernika, pp.103-114, 2016, Gernika-Lumoko Historia Bilduma, 978-84-945379-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686042v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01686045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruinas de guerra e imaginario nacional bajo el franquismo</w:t>
               </w:r>
@@ -5091,169 +5091,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du héros guerrier à la victime souffrante. Eléments pour une histoire des monuments de la guerre d'Espagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au carrefour des espaces et des mémoires II. Conflits, espaces, mémoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RILMA 2 - ADEHL, 2009, 978-970-94583-7-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lugares de memoria o memoria de los lugares? Estrategias discursivas para expresar un trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canal (Jordi) et Moreno (Luzón Javier). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia cultural de la política contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Estudios Políticos y Constitucionales, pp.149-168, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728986v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04301022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La memoria, ¿objeto de historia?</w:t>
               </w:r>
@@ -5695,51 +5695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8AB7817"/>
+    <w:nsid w:val="BEA15E8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5926,51 +5926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-michonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0883-0792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034761306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Audeval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s4d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Audeval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.198.0162" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Albareda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lo Cascio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja de Riquer Permanyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Villares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.652.0068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hocquellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.062.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.5371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.013.0315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babeth Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kalifa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;al" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocquellet Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris3.archives-ouvertes.fr/hal-01501008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.14057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.residenzverlag.com/buch/memories-of-memories?_translation=de" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Canal Jordi Duclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.966" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-michonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0883-0792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034761306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Audeval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s4d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Audeval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.198.0162" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Albareda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lo Cascio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja de Riquer Permanyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Villares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.652.0068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hocquellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.062.02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.5371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.013.0315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babeth Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644994v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kalifa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;al" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocquellet Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris3.archives-ouvertes.fr/hal-01501008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.14057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.residenzverlag.com/buch/memories-of-memories?_translation=de" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Canal Jordi Duclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.966" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>