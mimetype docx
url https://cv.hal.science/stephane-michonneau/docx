--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -305,321 +305,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villages martyrs en Europe&amp;quot;? quelle patrimonialisation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Villages martyrs » en Europe : quelle patrimonialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Audeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malandain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Audeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villages martyrs en Europe&amp;quot;? quelle patrimonialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Audeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, p. 24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Espagne, la mémoire-donuts de l’Holocauste et la Shoah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54-2, pp.389-397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12s4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895284v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04895291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Récupérer la mémoire historique » par la loi ? L’impossible justice transitionnelle espagnole.</w:t>
               </w:r>
@@ -1390,1417 +1390,1417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">¿Lugares de memoria o memoria de los lugares? Estrategias discursivas par expresar un trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia y Política </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mémoire du franquisme : un « passé qui ne passe pas » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Documentation française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">¿Lugares de memoria o memoria de los lugares? Estrategias discursivas par expresar un trauma</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le héros de guerre, le militaire et la nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hocquellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (1), pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le héros de guerre, le militaire et la nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hocquellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parra López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clientélisme, caciquisme, caudillisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.062.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un récit contemporain. À propos d'un roman de témoignage de la répression franquiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document comme trace ou la trace du document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution de gauche, révolution de droite : lectures et appropriations d’une notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.5371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caciquisme et caudillisme. Europe /Amérique. XXe- XIXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerona, baluarte de España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia y Política </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les papiers de la guerre, la guerre des papiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (1), pp.95</w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Parra López</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La política del olvido de la dictadura de Primo de Rivera: el caso barcelonés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Historia y Política </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le document comme trace ou la trace du document</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Para una historia social de la memoria : sociedad y conmemoración en Barcelona a finales de siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Spagna Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un récit contemporain. À propos d'un roman de témoignage de la répression franquiste.</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barcelone 1900-1910 : la construction d'un espace symbolique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Poetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clientélisme, caciquisme, caudillisme</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'un &amp;quot;pays&amp;quot; symbolique : le cas de la Barcelone des agrégations (1897-1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GERHICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance d'une commémoration de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.013.0315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOCIÉTE ET COMMÉMORATION À BARCELONE A LA MI-XIXe SIECLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 62 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...659 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MONUMENT À COLOMB : UN PROJET NATIONAL CATALAN POUR L´ESPAGNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibérica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MONUMENT À COLOMB : UN PROJET NATIONAL CATALAN POUR L´ESPAGNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nations en quête de passé, la péninsule Ibérique (XIX-XXe s.), pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300763v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01674095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lieu de mémoire barcelonais : le monument au Docteur Robert</w:t>
               </w:r>
@@ -2913,64 +2913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Audeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babeth Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3214,534 +3214,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les couleurs de la nation en Catalogne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Turrel, Martin Aurell, Christine Manigand, Jérôme Grévy, Laurent Hablot et Catalina Girbea (dir.). Presses universitaires de Rennes, pp. 249-274, 2008, Signes et couleurs des identités poltiques du Moyen Âge à nos jours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dossier Bertrand : jeux d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuella éditions, 2008, 978-2-917217-01-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Emmanuelle Demartini</w:t>
+                <w:t xml:space="preserve">halshs-03644994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las sombras de mayo. Mito y memorias de la Guerra de la Independencia en España, 1808-1908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velazquez, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.14057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barcelone, mémoire et identité. 1830-1930.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvarez de Castro, la fabrique d’un héros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velazquez, 2007, Sombras de Mayo. Mitos y memoria de la Guerra de la Independencia (1808-1908)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombras de Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kalifa</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artières</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Géal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocquellet Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Demange, Pierre Géal, Richard Hocquellet, Stéphane Michonneau, Marie Salgues. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-84-96820-01-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.14057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...233 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Demange</w:t>
-[...85 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01501008v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-01686047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3826,186 +3826,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1888 : L'inauguration à Barcelone du monument en hommage à Christophe Colomb et le jour de l'hispanité : la célébration d'un espace euro-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et la mondialisation, du XVe siècle à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147, 2023, 978-2-7535-8988-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zwei Orte Namens &amp;quot;Oradour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Sila; Tiroler Landesmuseen; Michaela Feurstein-Prasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memories of Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residenz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-46, 2023, 978-3-7017-3592-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residenz Verlag</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04895741v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04300873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruines des sièges de Saragosse, des monuments pour la postérité.</w:t>
               </w:r>
@@ -4355,402 +4355,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La torche et le hibou. Pratiques politiques nocturnes dans l'Espagne du premier franquisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ombres de Clio. Les nuits historiques existent-elles? XVIe-XXe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-271-11681-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BELCHITE : UNE VIERGE, UN SAINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le miracle de guerre dans la chrétienté occidentale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphères éditions, pp.281, 2018, 978-2-37701-024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La torche et le hibou. Pratiques politiques nocturnes dans l'Espagne du premier franquisme.</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Patrimonializar las ruinas para reconciliar a los españoles? El caso de Belchite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ombres de Clio. Les nuits historiques existent-elles? XVIe-XXe s.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-271-11681-9</w:t>
+              <w:t xml:space="preserve">Caer y levantarse. La reconstrucción del patrimonio después de una guerra.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gernikako Bakearen Museo Fundazioa, pp.103-114, 2016, 978-84-945379-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Patrimonializar las ruinas para reconciliar a los españoles? El caso de Belchite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caer y levantarse. La reconstrucción del patrimonio después de una guerra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, X, Fundación Museo de la Paz de Gernika, pp.103-114, 2016, Gernika-Lumoko Historia Bilduma, 978-84-945379-0-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruines et monuments de la Guerre civile espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Canal Jordi Duclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordi Canal; Vincent Duclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre d’Espagne. Un conflit qui a façonné l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp. 245-262, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686045v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01686042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruinas de guerra e imaginario nacional bajo el franquismo</w:t>
               </w:r>
@@ -5091,169 +5091,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lugares de memoria o memoria de los lugares? Estrategias discursivas para expresar un trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canal (Jordi) et Moreno (Luzón Javier). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia cultural de la política contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Estudios Políticos y Constitucionales, pp.149-168, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du héros guerrier à la victime souffrante. Eléments pour une histoire des monuments de la guerre d'Espagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au carrefour des espaces et des mémoires II. Conflits, espaces, mémoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RILMA 2 - ADEHL, 2009, 978-970-94583-7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301022v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00728986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La memoria, ¿objeto de historia?</w:t>
               </w:r>
@@ -5695,51 +5695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEA15E8A"/>
+    <w:nsid w:val="ACF40E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5926,51 +5926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-michonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0883-0792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034761306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Audeval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s4d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Audeval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.198.0162" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Albareda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lo Cascio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja de Riquer Permanyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Villares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.652.0068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hocquellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.062.02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.5371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.013.0315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babeth Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644994v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kalifa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;al" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocquellet Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris3.archives-ouvertes.fr/hal-01501008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.14057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.residenzverlag.com/buch/memories-of-memories?_translation=de" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Canal Jordi Duclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.966" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-michonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0883-0792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034761306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895291v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Audeval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Audeval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s4d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs15.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.198.0162" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Albareda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lo Cascio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja de Riquer Permanyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Villares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.652.0068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.029.0060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hocquellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.062.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.5371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.013.0315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babeth Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Demartini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kalifa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.14057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;al" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocquellet Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris3.archives-ouvertes.fr/hal-01501008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.residenzverlag.com/buch/memories-of-memories?_translation=de" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Canal Jordi Duclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.966" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>