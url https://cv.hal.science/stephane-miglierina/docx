--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -766,173 +766,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction et pathos dans les tableaux de guerre des comédies de Carlo Maria Maggi : Meneghino et la mort</w:t>
+                <w:t xml:space="preserve">Les Billets doux de Fileride&amp;quot; : amour et comique juridique dans la dramaturgie du Moindre Mal de Carlo Maria Maggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Miglierina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Lattarico. </w:t>
+              <w:t xml:space="preserve">Jean-Pierre Dupouy; Gabriele Vickermann-Ribémont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre mise en scène - Théâtre et conflits dans l'Italie du XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chemins de Tr@verse, 2013</w:t>
+              <w:t xml:space="preserve">Discours juridique et amours littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757113v1</w:t>
+                <w:t xml:space="preserve">hal-03757066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Billets doux de Fileride&amp;quot; : amour et comique juridique dans la dramaturgie du Moindre Mal de Carlo Maria Maggi</w:t>
+                <w:t xml:space="preserve">Réduction et pathos dans les tableaux de guerre des comédies de Carlo Maria Maggi : Meneghino et la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Miglierina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pierre Dupouy; Gabriele Vickermann-Ribémont. </w:t>
+              <w:t xml:space="preserve">Jean-François Lattarico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours juridique et amours littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klincksieck, 2013</w:t>
+              <w:t xml:space="preserve">La guerre mise en scène - Théâtre et conflits dans l'Italie du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemins de Tr@verse, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757066v1</w:t>
+                <w:t xml:space="preserve">hal-03757113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il mio amore è un malore da sanar col Ciocolate&amp;quot;, réflexion et expérimentation sur le livret : La Lucrina de Carlo Maria Maggi (1666)</w:t>
               </w:r>
@@ -1017,177 +1017,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Valete et plaudite », Réflexions sur la vis comica dans les comédies de la Renaissance</w:t>
+                <w:t xml:space="preserve">Valete et Plaudite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique DUBARD DE GAILLARBOIS</w:t>
+                <w:t xml:space="preserve">Frédérique Dubard de Gaillarbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Miglierina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédérique Dubard de Gaillarbois; Stéphane Miglierina. Spartacus IDH, 2022, Frédérique Dubard de Gaillarbois</w:t>
+              <w:t xml:space="preserve">Spartacus édition, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757425v1</w:t>
+                <w:t xml:space="preserve">hal-03949879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valete et Plaudite</w:t>
+                <w:t xml:space="preserve">« Valete et plaudite », Réflexions sur la vis comica dans les comédies de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Dubard de Gaillarbois</w:t>
+                <w:t xml:space="preserve">Frédérique DUBARD DE GAILLARBOIS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Miglierina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Spartacus édition, 2022</w:t>
+              <w:t xml:space="preserve">Frédérique Dubard de Gaillarbois; Stéphane Miglierina. Spartacus IDH, 2022, Frédérique Dubard de Gaillarbois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949879v1</w:t>
+                <w:t xml:space="preserve">hal-03757425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Maria Maggi - La Lucrina, favola pastorale per musica</w:t>
               </w:r>
@@ -2410,51 +2410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05117316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miglierina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GYLO8324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique DUBARD DE GAILLARBOIS" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dubard de Gaillarbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03757714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05117316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miglierina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GYLO8324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dubard de Gaillarbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique DUBARD DE GAILLARBOIS" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03757714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>