--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -221,542 +221,542 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reconfiguration of Industrial Control Systems as a Response to Cyberattacks</w:t>
+                <w:t xml:space="preserve">Safety-Security Convergence: Automation of IEC 62443-3-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolahn Vaudey</w:t>
+                <w:t xml:space="preserve">Mike Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mocanu</w:t>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), pp.1-27. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.104477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10922-025-09979-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2025.104477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299028v1</w:t>
+                <w:t xml:space="preserve">hal-05032416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety-Security Convergence: Automation of IEC 62443-3-2</w:t>
+                <w:t xml:space="preserve">Self-Reconfiguration of Industrial Control Systems as a Response to Cyberattacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Da Silva</w:t>
+                <w:t xml:space="preserve">Jolahn Vaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+                <w:t xml:space="preserve">Stephane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Puys</w:t>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156, pp.104477. </w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cose.2025.104477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10922-025-09979-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032416v1</w:t>
+                <w:t xml:space="preserve">hal-05299028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach for self-adaptive security in CPS: Application to smart grids</w:t>
+                <w:t xml:space="preserve">Standard specification-based intrusion detection for hierarchical industrial control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Chehida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+                <w:t xml:space="preserve">Estelle Hotellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Giraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Franck Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2024.103118⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 659, pp.120102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.120102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540343v1</w:t>
+                <w:t xml:space="preserve">hal-04395667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard specification-based intrusion detection for hierarchical industrial control systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model-based approach for self-adaptive security in CPS: Application to smart grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Sicard</w:t>
+                <w:t xml:space="preserve">Salim Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Francq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Guillaume Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 659, pp.120102. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.103118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.120102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2024.103118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395667v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-domain Alert Correlation methodology for Industrial Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Koucham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -829,77 +829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCADA cybersecurity awareness and teaching with Hardware-In-The-Loop platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gallissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -959,51 +959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Performance and Security of IEC 61850 Process Bus Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,51 +1210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabha Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation à événements discrets en temps continu pour la commande orientée événements des systèmes stochastiques à commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Simona Mihaita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (1-3), pp.157-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,51 +1430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de décomposition pour l'évaluation de performances de réseaux linéaires de routeurs ON/OFF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1525,51 +1525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-type distributions and representations: Some results and open problems for system theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 76 (6), pp.566 - 580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic property of phase-type representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39 (4), pp.775 - 785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1694,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse representations of phase-type distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1777,3117 +1777,3069 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-based Intrusion Detection for Industrial Control Systems</w:t>
+                <w:t xml:space="preserve">Automatic Instrumentation of PLC Programs for Anomaly Detection in Industrial Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSoft 2025 - 11th IEEE International Conference on Network Softwarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Budapest, Hungary. pp.1-3</w:t>
+              <w:t xml:space="preserve">ICIT26 -IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industrial Electronics Society, Mar 2026, Monterrey, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154767v1</w:t>
+                <w:t xml:space="preserve">hal-05556369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curricula Developments regarding Industry 4.0 in an Asian-European partnership in 3 countries in South-East Asia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Host-based Intrusion Detection for Industrial Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEEIE 2025 - 34th Annual Conference of the European Association for Education in Electrical and Information Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technical University of Cluj-Napoca, Romania, Jun 2025, Cluj-Napoca, Romania. pp.ID 10</w:t>
+              <w:t xml:space="preserve">NetSoft 2025 - 11th IEEE International Conference on Network Softwarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Budapest, Hungary. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134337v1</w:t>
+                <w:t xml:space="preserve">hal-05154767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Explainable Approach to Process-Oriented Attacks in Industrial Control Systems using SHAP and LIME</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Curricula Developments regarding Industry 4.0 in an Asian-European partnership in 3 countries in South-East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roungsan Chaisricharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimontha Khieovongphachanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Novakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IntelliSecAI 2025 - IEEE International Conference on Computational Intelligence, Security, and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prince Mohammad Bin Fahd University, Dec 2025, AI Khobar, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">EAEEIE 2025 - 34th Annual Conference of the European Association for Education in Electrical and Information Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technical University of Cluj-Napoca, Romania, Jun 2025, Cluj-Napoca, Romania. pp.ID 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424046v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration of Firewall Filter Rules as a Response to Industrial Control System Intrusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Explainable Approach to Process-Oriented Attacks in Industrial Control Systems using SHAP and LIME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Astrid Kenmogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICSI 2025 - 1st IEEE International Workshop on Secure Industrial Control Systems and Industrial-IoT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Avignon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">IntelliSecAI 2025 - IEEE International Conference on Computational Intelligence, Security, and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prince Mohammad Bin Fahd University, Dec 2025, AI Khobar, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05260039v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart-Grids Cybersecurity: threats, vulnerabilities and security framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reconfiguration of Firewall Filter Rules as a Response to Industrial Control System Intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolahn Vaudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SATES 2025 - Symposium on Advanced Technologies in Electrical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">SICSI 2025 - 1st IEEE International Workshop on Secure Industrial Control Systems and Industrial-IoT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Avignon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065694v1</w:t>
+                <w:t xml:space="preserve">hal-05260039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Dirigée par les Modèles pour la Sécurité Auto-adaptative des Systèmes Cyber-physiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Smart-Grids Cybersecurity: threats, vulnerabilities and security framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL 2024 - Journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strabourg, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">SATES 2025 - Symposium on Advanced Technologies in Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604995v1</w:t>
+                <w:t xml:space="preserve">hal-05065694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable AI for Process-Aware Attack Detection in Industrial Control Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approche Dirigée par les Modèles pour la Sécurité Auto-adaptative des Systèmes Cyber-physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SecSoft 2024 - 6th International Workshop on Cyber-Security in Software-defined and Virtualized Infrastructures at the 10th IEEE International Conference on Network Softwarization (IEEE NetSoft 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFADL 2024 - Journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strabourg, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680302v1</w:t>
+                <w:t xml:space="preserve">hal-04604995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IEC 62443-security oriented domain specific modelling language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolahn Vaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES 2024 - 19th International Conference on Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3664476.3670938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior-based Intrusion Detection Approach deployed on a Naval Testbed</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Explainable AI for Process-Aware Attack Detection in Industrial Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Astrid KENMOGNE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2024 - 29th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SecSoft 2024 - 6th International Workshop on Cyber-Security in Software-defined and Virtualized Infrastructures at the 10th IEEE International Conference on Network Softwarization (IEEE NetSoft 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, St Louis, MO, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734038v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reconfiguration of industrial control systems as a response to cyberattacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolahn Vaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SecSoft 2024 - 6th International Workshop on Cyber-Security in Software-defined and Virtualized Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St. Louis, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence sûreté-sécurité des Systèmes de Contrôle Industriel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Behavior-based Intrusion Detection Approach deployed on a Naval Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahi Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+              <w:t xml:space="preserve">ETFA 2024 - 29th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Padoue, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124406v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated ICS template for STRIDE Microsoft Threat Modeling Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Convergence sûreté-sécurité des Systèmes de Contrôle Industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nelson Nkawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2023 - 18th International Conference on Availability, Reliability and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2024 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165419v1</w:t>
+                <w:t xml:space="preserve">hal-05124406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training of trainers for South-East Asia in the Industry 4.0 context: implementation of platforms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Automated ICS template for STRIDE Microsoft Threat Modeling Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Nkawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA-SYMP 2023 - 3rd International Symposium on Instrumentation, Control, Artificial Intelligence, and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARES 2023 - 18th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3600160.3605068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096001v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Self-adaptive Management in a Smart Grid Substation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Training of trainers for South-East Asia in the Industry 4.0 context: implementation of platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanthanet Tharot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2023 - IEEE 28th International Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICA-SYMP 2023 - 3rd International Symposium on Instrumentation, Control, Artificial Intelligence, and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224198v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de détection des intrusions distribué pour les systèmes industriels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based Self-adaptive Management in a Smart Grid Substation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Sicard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Salim Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillame Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2023 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Neuvy sur Barangeon, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">ETFA 2023 - IEEE 28th International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124168v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLC Logic-Based Cybersecurity Risks Identification for ICS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Système de détection des intrusions distribué pour les systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2023 - 18th International Conference on Availability, Reliability and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2023 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy sur Barangeon, France. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165414v1</w:t>
+                <w:t xml:space="preserve">hal-04124168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Intrusion Detection Methodology for Hybrid Industrial Control Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PLC Logic-Based Cybersecurity Risks Identification for ICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2022 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARES 2023 - 18th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3600160.3605067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457991v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-in-the-loop labs for SCADA cybersecurity awareness and training</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Behavioral Intrusion Detection Methodology for Hybrid Industrial Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2021 - 16th International Conference on Availability, Reliability and Security - Workshop on Education, Training and Awareness in Cybersecurity (ETACS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2022 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambon sur Lac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282601v1</w:t>
+                <w:t xml:space="preserve">hal-04457991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry 4.0: Educational platforms disseminations in South-East Asia in the field of Automation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hardware-in-the-loop labs for SCADA cybersecurity awareness and training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Yahoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEEIE 2021 - 30th Annual Conference of the European Association for Education in Electrical and Information Engineering (EAEEIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EAEEIE50507.2021.9530861⟩</w:t>
+              <w:t xml:space="preserve">ARES 2021 - 16th International Conference on Availability, Reliability and Security - Workshop on Education, Training and Awareness in Cybersecurity (ETACS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Vienne, Austria. pp.147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3465481.3469185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429657v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Control of Response for Cybersecurity in Industrial Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Industry 4.0: Educational platforms disseminations in South-East Asia in the field of Automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Yahoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - IFAC World Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAEEIE 2021 - 30th Annual Conference of the European Association for Education in Electrical and Information Engineering (EAEEIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE50507.2021.9530861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569406v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of performance and vulnerabilities of IEC 61850 process bus communications on HSR networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Discrete Control of Response for Cybersecurity in Industrial Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Hore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroS&amp;PW 2020 - IEEE European Symposium on Security and Privacy Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2020 - IFAC World Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921495v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A course in cyber-security, with orientations towards cyber-physical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of performance and vulnerabilities of IEC 61850 process bus communications on HSR networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEEIE 2019 - 29th EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroS&amp;PW 2020 - IEEE European Symposium on Security and Privacy Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Gênes, Italy. pp.584-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283490v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open-Source Hardware-In-The-Loop Virtualization System for Cybersecurity Studies of SCADA Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A course in cyber-security, with orientations towards cyber-physical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;esar 2019 - Virtualization and Cybersecurity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">EAEEIE 2019 - 29th EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ruse, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371133v1</w:t>
+                <w:t xml:space="preserve">hal-02283490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation cybersécurité des systèmes industriels pour les ingénieurs non-informaticiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Open-Source Hardware-In-The-Loop Virtualization System for Cybersecurity Studies of SCADA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">C&amp;esar 2019 - Virtualization and Cybersecurity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908938v1</w:t>
+                <w:t xml:space="preserve">hal-02371133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Considerations on Dependability Issues and Cyber-Security of Cyber-Physical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Mining of Temporal Safety Properties for Intrusion Detection in Industrial Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Koucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SACONET 2018 - 7 th IEEE International Conference on Smart Communications in Network Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909025v1</w:t>
+                <w:t xml:space="preserve">hal-01877109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Mining of Temporal Safety Properties for Intrusion Detection in Industrial Control Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Some Considerations on Dependability Issues and Cyber-Security of Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.1-8</w:t>
+              <w:t xml:space="preserve">SACONET 2018 - 7 th IEEE International Conference on Smart Communications in Network Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877109v1</w:t>
+                <w:t xml:space="preserve">hal-01909025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECO-Lab : an open lab for flexible distant education in digital technologies for energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Formation cybersécurité des systèmes industriels pour les ingénieurs non-informaticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th EAEEIE Annual Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537803v1</w:t>
+                <w:t xml:space="preserve">hal-01908938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Process-Aware Attacks in Sequential Control Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ECO-Lab : an open lab for flexible distant education in digital technologies for energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NordSec 2016 - 21st Nordic Conference on Secure IT Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_2⟩</w:t>
+              <w:t xml:space="preserve">27th EAEEIE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361081v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability Optimization of Process-level Protection in an IEC-61850-Based Substation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Altaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2016 - 26th European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Strathclyde, Sep 2016, Glasgow, United Kingdom. pp.284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des approches de détection d'intrusions dans les systèmes de contrôle industriels et axes d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Koucham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4915,1917 +4867,2047 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Test bed dedicated to the Study of Vulnerabilities in IEC 61850 Power Utility Automation Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Detecting Process-Aware Attacks in Sequential Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Koucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Savary</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2016 - 21st IEEE Emerging Technologies and Factory Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NordSec 2016 - 21st Nordic Conference on Secure IT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Oulu, Finland. p.20-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366270v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Utility Automation Cybersecurity: IEC 61850 Specification of an Intrusion Detection Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">A Test bed dedicated to the Study of Vulnerabilities in IEC 61850 Power Utility Automation Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Kabir-Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETFA 2016 - 21st IEEE Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237713v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of an IEC 61850-Station Bus Communication Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Altaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCT 2015 - Journées Nationales des Communications Terrestres (JNCT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble 2; Laboratoire LCIS, Jun 2015, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plate-forme de cybersécurité et interopérabilité des systèmes industriels: le projet G-ICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie e Troyes, UTT, May 2015, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture des systèmes d'automatisation des postes résiliente aux attaques des trames GOOSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Power Utility Automation Cybersecurity: IEC 61850 Specification of an Intrusion Detection Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Kabir-Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées C&amp;ESAR 2015. Intelligence Artificielle et Cybersécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b19094-205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237722v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersécurité des sous-stations électriques IEC 61850</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Architecture des systèmes d'automatisation des postes résiliente aux attaques des trames GOOSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Kabir-Querrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Kabir-Querrec</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Troyes, France</w:t>
+              <w:t xml:space="preserve">Journées C&amp;ESAR 2015. Intelligence Artificielle et Cybersécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237730v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrupted GOOSE Detectors: Anomaly Detection in Power Utility Real-Time Ethernet Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Cybersécurité des sous-stations électriques IEC 61850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Kabir-Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreHack 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verimag, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237725v1</w:t>
+                <w:t xml:space="preserve">hal-01237730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Time-Critical Communications for IEC 61850-Substation Network Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Corrupted GOOSE Detectors: Anomaly Detection in Power Utility Real-Time Ethernet Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Kabir-Querrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance - International Conference Surveillance 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Monnet University; Roanne Institute of Technology-; Laboratoire d'Analyse des Signaux et Processus Industriels, Oct 2015, Roanne, France</w:t>
+              <w:t xml:space="preserve">GreHack 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verimag, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242297v1</w:t>
+                <w:t xml:space="preserve">hal-01237725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of IEC 61850 safety-related communication architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Time-Critical Communications for IEC 61850-Substation Network Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Altaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on Cyber-Physical Systems - 2014 Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Joseph Fourier; PERSYVAL-Lab; NASA-JPL, Jul 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Surveillance - International Conference Surveillance 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Monnet University; Roanne Institute of Technology-; Laboratoire d'Analyse des Signaux et Processus Industriels, Oct 2015, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242259v1</w:t>
+                <w:t xml:space="preserve">hal-01242297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle de l'énergie de commande des systèmes stochastiques à commutation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of IEC 61850 safety-related communication architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Altaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.WePM4T9.2</w:t>
+              <w:t xml:space="preserve">Summer School on Cyber-Physical Systems - 2014 Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier; PERSYVAL-Lab; NASA-JPL, Jul 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739300v1</w:t>
+                <w:t xml:space="preserve">hal-01242259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy model for event-based control of a switched Integrator</w:t>
+                <w:t xml:space="preserve">Un nouveau modèle de l'énergie de commande des systèmes stochastiques à commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Simona Mihaita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.2413-2418</w:t>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.WePM4T9.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630155v1</w:t>
+                <w:t xml:space="preserve">hal-00739300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Application Protocol for Embedded Controllers Over WPAN Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An energy model for event-based control of a switched Integrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Simona Mihaita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2010 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.2413-2418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641457v1</w:t>
+                <w:t xml:space="preserve">hal-00630155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Model and MIMO Control for Intelligent Buildings Temperature Regulation over WSN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Simple Application Protocol for Embedded Controllers Over WPAN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Feltrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2010 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.157-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100913-2-FR-4014.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444556v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de politiques de pilotage multiproduit dans l'industrie des semiconducteurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Model and MIMO Control for Intelligent Buildings Temperature Regulation over WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IPI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France. p. 191-200</w:t>
+              <w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117396v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Algorithms for Transient Analysis of Fluid Queue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etude de politiques de pilotage multiproduit dans l'industrie des semiconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Analysis of Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Zakinthos Island, Greece. pp.193-200</w:t>
+              <w:t xml:space="preserve">Colloque IPI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France. p. 191-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023308v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for homogeneization methods for continuous flow production lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numerical Algorithms for Transient Analysis of Fluid Queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO/INFORMS Joint International Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">5th International Conference on Analysis of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Zakinthos Island, Greece. pp.193-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562612v1</w:t>
+                <w:t xml:space="preserve">hal-05023308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition Algorithms for Performance Evaluation of Continous Flow Production Lines Driven by General Markov Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A benchmark for homogeneization methods for continuous flow production lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Aegean International Conference on Analysis of Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Samos, Greece</w:t>
+              <w:t xml:space="preserve">EURO/INFORMS Joint International Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023321v1</w:t>
+                <w:t xml:space="preserve">hal-01562612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of a Producer/Consumer Tandem Coupled by a Buffer with On/Off Control Policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Decomposition Algorithms for Performance Evaluation of Continous Flow Production Lines Driven by General Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity QNETs 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Ilkey, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th Aegean International Conference on Analysis of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029296v1</w:t>
+                <w:t xml:space="preserve">hal-05023321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of a Producer/Consumer Tandem Coupled by a Buffer with On/Off Control Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity (QNETs 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Ilkey, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity QNETs 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Ilkey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023298v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Performance Evaluation of a Producer/Consumer Tandem Coupled by a Buffer with On/Off Control Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity (QNETs 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Ilkey, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling information flow in supplier relations-batch transmissions of demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Furmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zillus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.A.R. Annual Meeting 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Karlshrue, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6835,51 +6917,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de Mission de Drone: Implémentation Logicielle/Matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabha Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6888,192 +6970,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybersecurity of smart-grid control systems: Intrusion detection in IEC 61850 automation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Kabir-Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7083,128 +7165,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en simulation de politiques de pilotage multiproduit dans l'industrie des semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.F. Boujut; D. Llerena; D. Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès sciences publications, pp.33-44, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7214,231 +7296,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for identifying risks of cyberattacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20240211607A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif d’identification des risques de cyberattaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3144328. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7448,362 +7530,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnexion des plateformes expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthews Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouene Azzabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Livrable L6.2, Inria. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaction dans les SCADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaudey Jolahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuperviZ - Supervision et orchestration de la sécurité - Rapport d’avancement à mi-projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leneutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L02, L03, L04, L05, L06, L07, Télécom SudParis (Institut Mines-Télécom); Inria. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7813,100 +7895,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et propriétés des représentations monocycliques des lois de type phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut polytechnique de Grenoble, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1999INPG0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05023365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7916,91 +7998,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberdéfense des infrastructures critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. COMMUNAUTÉ UNIVERSITÉ GRENOBLE ALPES, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02418978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8010,237 +8092,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modbus RTU network trafic capture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hotellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0a75e2eea028af46bb34bd570001aafbab844d29;origin=https://hal.archives-ouvertes.fr/hal-04426339;visit=swh:1:snp:3b2375b33cb0fcd5f90c5ab3e9cd0108361c42ec;anchor=swh:1:rel:c80f2f43706cf5bd219c980827ad768eedf198e9;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSL for modeling IEC 62443 compliant ICS instances, in a zone/conduit model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolahn Vaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7d672d5b175bebcacb220d68867db4f127f372d5;origin=https://gitlab.inria.fr/jvaudey/iec62433-dsl;visit=swh:1:snp:ff3978f2eac26aa7d82e10abb5543562589f7507;anchor=swh:1:rev:505c77d8dfdfa1495d6497f7dd1b0811c7553d40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8308,51 +8390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="507A654A"/>
+    <w:nsid w:val="D8E49366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8539,51 +8621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mocanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3074-2430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11291196X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolahn Vaudey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mocanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09979-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104477" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2024.103118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hotellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Koucham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.03.31.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jcsm2245-1439.1021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mihaita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.157-172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7V3FMM5C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Royer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020717031000114986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1037816018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349908807561" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Alla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roungsan Chaisricharoen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimontha Khieovongphachanh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424046v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astrid Kenmogne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05260039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astrid KENMOGNE" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600593v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670938" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi Boukhobza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nkawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthanet Tharot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lubineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fellah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469185" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE50507.2021.9530861" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Hore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Muller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00085" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768596" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Altaher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kabir-Querrec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-205" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641457v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Feltrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00072" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Binh Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Binh Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouene Azzabi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaudey Jolahn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPG0103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a75e2eea028af46bb34bd570001aafbab844d29;origin=https://hal.archives-ouvertes.fr/hal-04426339;visit=swh:1:snp:3b2375b33cb0fcd5f90c5ab3e9cd0108361c42ec;anchor=swh:1:rel:c80f2f43706cf5bd219c980827ad768eedf198e9;path=/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573409v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7d672d5b175bebcacb220d68867db4f127f372d5;origin=https://gitlab.inria.fr/jvaudey/iec62433-dsl;visit=swh:1:snp:ff3978f2eac26aa7d82e10abb5543562589f7507;anchor=swh:1:rev:505c77d8dfdfa1495d6497f7dd1b0811c7553d40" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mocanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3074-2430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11291196X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolahn Vaudey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mocanu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09979-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hotellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2024.103118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Koucham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.03.31.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jcsm2245-1439.1021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mihaita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.157-172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7V3FMM5C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Royer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020717031000114986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1037816018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349908807561" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Alla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roungsan Chaisricharoen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimontha Khieovongphachanh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424046v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astrid Kenmogne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05260039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670938" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astrid KENMOGNE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi Boukhobza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nkawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthanet Tharot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lubineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fellah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE50507.2021.9530861" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Hore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00085" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Altaher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kabir-Querrec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-205" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Feltrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Binh Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Binh Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouene Azzabi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaudey Jolahn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPG0103" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a75e2eea028af46bb34bd570001aafbab844d29;origin=https://hal.archives-ouvertes.fr/hal-04426339;visit=swh:1:snp:3b2375b33cb0fcd5f90c5ab3e9cd0108361c42ec;anchor=swh:1:rel:c80f2f43706cf5bd219c980827ad768eedf198e9;path=/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7d672d5b175bebcacb220d68867db4f127f372d5;origin=https://gitlab.inria.fr/jvaudey/iec62433-dsl;visit=swh:1:snp:ff3978f2eac26aa7d82e10abb5543562589f7507;anchor=swh:1:rev:505c77d8dfdfa1495d6497f7dd1b0811c7553d40" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>