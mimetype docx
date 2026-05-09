--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1893,316 +1893,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-based Intrusion Detection for Industrial Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omayma Alla</w:t>
+                <w:t xml:space="preserve">An Explainable Approach to Process-Oriented Attacks in Industrial Control Systems using SHAP and LIME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Astrid Kenmogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSoft 2025 - 11th IEEE International Conference on Network Softwarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Budapest, Hungary. pp.1-3</w:t>
+              <w:t xml:space="preserve">IntelliSecAI 2025 - IEEE International Conference on Computational Intelligence, Security, and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prince Mohammad Bin Fahd University, Dec 2025, AI Khobar, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154767v1</w:t>
+                <w:t xml:space="preserve">hal-05424046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curricula Developments regarding Industry 4.0 in an Asian-European partnership in 3 countries in South-East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roungsan Chaisricharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimontha Khieovongphachanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAEEIE 2025 - 34th Annual Conference of the European Association for Education in Electrical and Information Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technical University of Cluj-Napoca, Romania, Jun 2025, Cluj-Napoca, Romania. pp.ID 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Explainable Approach to Process-Oriented Attacks in Industrial Control Systems using SHAP and LIME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Astrid Kenmogne</w:t>
+                <w:t xml:space="preserve">Host-based Intrusion Detection for Industrial Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IntelliSecAI 2025 - IEEE International Conference on Computational Intelligence, Security, and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prince Mohammad Bin Fahd University, Dec 2025, AI Khobar, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">NetSoft 2025 - 11th IEEE International Conference on Network Softwarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Budapest, Hungary. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424046v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of Firewall Filter Rules as a Response to Industrial Control System Intrusion</w:t>
               </w:r>
@@ -2359,359 +2359,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Dirigée par les Modèles pour la Sécurité Auto-adaptative des Systèmes Cyber-physiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Chehida</w:t>
+                <w:t xml:space="preserve">An IEC 62443-security oriented domain specific modelling language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolahn Vaudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL 2024 - Journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARES 2024 - 19th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3670938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604995v1</w:t>
+                <w:t xml:space="preserve">hal-04600593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IEC 62443-security oriented domain specific modelling language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolahn Vaudey</w:t>
+                <w:t xml:space="preserve">Explainable AI for Process-Aware Attack Detection in Industrial Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Astrid KENMOGNE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2024 - 19th International Conference on Availability, Reliability and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SecSoft 2024 - 6th International Workshop on Cyber-Security in Software-defined and Virtualized Infrastructures at the 10th IEEE International Conference on Network Softwarization (IEEE NetSoft 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, St Louis, MO, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3664476.3670938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04600593v1</w:t>
+                <w:t xml:space="preserve">hal-04680302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable AI for Process-Aware Attack Detection in Industrial Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Astrid KENMOGNE</w:t>
+                <w:t xml:space="preserve">Behavior-based Intrusion Detection Approach deployed on a Naval Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahi Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SecSoft 2024 - 6th International Workshop on Cyber-Security in Software-defined and Virtualized Infrastructures at the 10th IEEE International Conference on Network Softwarization (IEEE NetSoft 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETFA 2024 - 29th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Padoue, Italy. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588940⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04680302v1</w:t>
+                <w:t xml:space="preserve">hal-04734038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reconfiguration of industrial control systems as a response to cyberattacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolahn Vaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2720,827 +2733,801 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SecSoft 2024 - 6th International Workshop on Cyber-Security in Software-defined and Virtualized Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St. Louis, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior-based Intrusion Detection Approach deployed on a Naval Testbed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Francq</w:t>
+                <w:t xml:space="preserve">Convergence sûreté-sécurité des Systèmes de Contrôle Industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2024 - 29th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Padoue, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">RESSI 2024 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734038v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence sûreté-sécurité des Systèmes de Contrôle Industriel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
+                <w:t xml:space="preserve">Approche Dirigée par les Modèles pour la Sécurité Auto-adaptative des Systèmes Cyber-physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+              <w:t xml:space="preserve">AFADL 2024 - Journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strabourg, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124406v1</w:t>
+                <w:t xml:space="preserve">hal-04604995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated ICS template for STRIDE Microsoft Threat Modeling Tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
+                <w:t xml:space="preserve">Model-based Self-adaptive Management in a Smart Grid Substation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillame Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelson Nkawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2023 - 18th International Conference on Availability, Reliability and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETFA 2023 - IEEE 28th International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165419v1</w:t>
+                <w:t xml:space="preserve">hal-04224198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training of trainers for South-East Asia in the Industry 4.0 context: implementation of platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Lubineau</w:t>
+                <w:t xml:space="preserve">Système de détection des intrusions distribué pour les systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA-SYMP 2023 - 3rd International Symposium on Instrumentation, Control, Artificial Intelligence, and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">RESSI 2023 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy sur Barangeon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096001v1</w:t>
+                <w:t xml:space="preserve">hal-04124168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Self-adaptive Management in a Smart Grid Substation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillame Giraud</w:t>
+                <w:t xml:space="preserve">PLC Logic-Based Cybersecurity Risks Identification for ICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2023 - IEEE 28th International Conference on Emerging Technologies and Factory Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARES 2023 - 18th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3600160.3605067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224198v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de détection des intrusions distribué pour les systèmes industriels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Francq</w:t>
+                <w:t xml:space="preserve">Training of trainers for South-East Asia in the Industry 4.0 context: implementation of platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanthanet Tharot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2023 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Neuvy sur Barangeon, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">ICA-SYMP 2023 - 3rd International Symposium on Instrumentation, Control, Artificial Intelligence, and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124168v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLC Logic-Based Cybersecurity Risks Identification for ICS</w:t>
+                <w:t xml:space="preserve">Automated ICS template for STRIDE Microsoft Threat Modeling Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
@@ -3548,92 +3535,105 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Nkawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES 2023 - 18th International Conference on Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.1-10, </w:t>
+              <w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3600160.3605067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3600160.3605068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165414v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Intrusion Detection Methodology for Hybrid Industrial Control Systems</w:t>
               </w:r>
@@ -3844,51 +3844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry 4.0: Educational platforms disseminations in South-East Asia in the field of Automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,204 +4154,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A course in cyber-security, with orientations towards cyber-physical systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Open-Source Hardware-In-The-Loop Virtualization System for Cybersecurity Studies of SCADA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEEIE 2019 - 29th EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ruse, Bulgaria</w:t>
+              <w:t xml:space="preserve">C&amp;esar 2019 - Virtualization and Cybersecurity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283490v1</w:t>
+                <w:t xml:space="preserve">hal-02371133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open-Source Hardware-In-The-Loop Virtualization System for Cybersecurity Studies of SCADA Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A course in cyber-security, with orientations towards cyber-physical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;esar 2019 - Virtualization and Cybersecurity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">EAEEIE 2019 - 29th EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ruse, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371133v1</w:t>
+                <w:t xml:space="preserve">hal-02283490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Mining of Temporal Safety Properties for Intrusion Detection in Industrial Control Systems</w:t>
               </w:r>
@@ -4452,178 +4452,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Considerations on Dependability Issues and Cyber-Security of Cyber-Physical Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation cybersécurité des systèmes industriels pour les ingénieurs non-informaticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SACONET 2018 - 7 th IEEE International Conference on Smart Communications in Network Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria</w:t>
+              <w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909025v1</w:t>
+                <w:t xml:space="preserve">hal-01908938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation cybersécurité des systèmes industriels pour les ingénieurs non-informaticiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Considerations on Dependability Issues and Cyber-Security of Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">SACONET 2018 - 7 th IEEE International Conference on Smart Communications in Network Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908938v1</w:t>
+                <w:t xml:space="preserve">hal-01909025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECO-Lab : an open lab for flexible distant education in digital technologies for energy</w:t>
               </w:r>
@@ -4681,243 +4681,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Optimization of Process-level Protection in an IEC-61850-Based Substation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Altaher</w:t>
+                <w:t xml:space="preserve">Classification des approches de détection d'intrusions dans les systèmes de contrôle industriels et axes d'amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Koucham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2016 - 26th European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Strathclyde, Sep 2016, Glasgow, United Kingdom. pp.284</w:t>
+              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380261v1</w:t>
+                <w:t xml:space="preserve">hal-01587915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des approches de détection d'intrusions dans les systèmes de contrôle industriels et axes d'amélioration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oualid Koucham</w:t>
+                <w:t xml:space="preserve">Dependability Optimization of Process-level Protection in an IEC-61850-Based Substation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Altaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESREL 2016 - 26th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Strathclyde, Sep 2016, Glasgow, United Kingdom. pp.284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587915v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Process-Aware Attacks in Sequential Control Systems</w:t>
               </w:r>
@@ -5135,191 +5135,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of an IEC 61850-Station Bus Communication Reliability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une plate-forme de cybersécurité et interopérabilité des systèmes industriels: le projet G-ICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCT 2015 - Journées Nationales des Communications Terrestres (JNCT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble 2; Laboratoire LCIS, Jun 2015, Valence, France</w:t>
+              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Troyes, UTT, May 2015, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242280v1</w:t>
+                <w:t xml:space="preserve">hal-01291757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plate-forme de cybersécurité et interopérabilité des systèmes industriels: le projet G-ICS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Evaluation of an IEC 61850-Station Bus Communication Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Altaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Technologie e Troyes, UTT, May 2015, Troyes, France</w:t>
+              <w:t xml:space="preserve">JNCT 2015 - Journées Nationales des Communications Terrestres (JNCT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble 2; Laboratoire LCIS, Jun 2015, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291757v1</w:t>
+                <w:t xml:space="preserve">hal-01242280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Utility Automation Cybersecurity: IEC 61850 Specification of an Intrusion Detection Function</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Time-Critical Communications for IEC 61850-Substation Network Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Altaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,51 +5867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of IEC 61850 safety-related communication architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Altaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,73 +6644,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity QNETs 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Ilkey, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity (QNETs 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Ilkey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029296v1</w:t>
+                <w:t xml:space="preserve">hal-05023298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of a Producer/Consumer Tandem Coupled by a Buffer with On/Off Control Policy</w:t>
               </w:r>
@@ -6726,73 +6726,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity (QNETs 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Ilkey, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Queueing Networks with Finite Capacity QNETs 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Ilkey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023298v1</w:t>
+                <w:t xml:space="preserve">hal-05029296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling information flow in supplier relations-batch transmissions of demands</w:t>
               </w:r>
@@ -7304,51 +7304,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and device for identifying risks of cyberattacks</w:t>
+                <w:t xml:space="preserve">Procédé et dispositif d’identification des risques de cyberattaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
@@ -7363,93 +7363,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US20240211607A1. 2024</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3144328. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635819v1</w:t>
+                <w:t xml:space="preserve">hal-04635804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif d’identification des risques de cyberattaques</w:t>
+                <w:t xml:space="preserve">Method and device for identifying risks of cyberattacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
@@ -7464,69 +7464,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3144328. 2024</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US20240211607A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635804v1</w:t>
+                <w:t xml:space="preserve">hal-04635819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7829,51 +7829,51 @@
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L02, L03, L04, L05, L06, L07, Télécom SudParis (Institut Mines-Télécom); Inria. 2025</w:t>
+              <w:t xml:space="preserve">L02, L03, L04, L05, L06, L07, Télécom SudParis (Institut Mines-Télécom); Inria. 2025, pp.1-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -8100,221 +8100,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modbus RTU network trafic capture.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DSL for modeling IEC 62443 compliant ICS instances, in a zone/conduit model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolahn Vaudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Hotellier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0a75e2eea028af46bb34bd570001aafbab844d29;origin=https://hal.archives-ouvertes.fr/hal-04426339;visit=swh:1:snp:3b2375b33cb0fcd5f90c5ab3e9cd0108361c42ec;anchor=swh:1:rel:c80f2f43706cf5bd219c980827ad768eedf198e9;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:7d672d5b175bebcacb220d68867db4f127f372d5;origin=https://gitlab.inria.fr/jvaudey/iec62433-dsl;visit=swh:1:snp:ff3978f2eac26aa7d82e10abb5543562589f7507;anchor=swh:1:rev:505c77d8dfdfa1495d6497f7dd1b0811c7553d40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426339v1</w:t>
+                <w:t xml:space="preserve">hal-04573409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSL for modeling IEC 62443 compliant ICS instances, in a zone/conduit model.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modbus RTU network trafic capture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hotellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:7d672d5b175bebcacb220d68867db4f127f372d5;origin=https://gitlab.inria.fr/jvaudey/iec62433-dsl;visit=swh:1:snp:ff3978f2eac26aa7d82e10abb5543562589f7507;anchor=swh:1:rev:505c77d8dfdfa1495d6497f7dd1b0811c7553d40⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0a75e2eea028af46bb34bd570001aafbab844d29;origin=https://hal.archives-ouvertes.fr/hal-04426339;visit=swh:1:snp:3b2375b33cb0fcd5f90c5ab3e9cd0108361c42ec;anchor=swh:1:rel:c80f2f43706cf5bd219c980827ad768eedf198e9;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573409v1</w:t>
+                <w:t xml:space="preserve">hal-04426339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8390,51 +8390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8E49366"/>
+    <w:nsid w:val="3A6FB38B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8621,51 +8621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mocanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3074-2430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11291196X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolahn Vaudey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mocanu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09979-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hotellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2024.103118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Koucham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.03.31.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jcsm2245-1439.1021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mihaita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.157-172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7V3FMM5C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Royer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020717031000114986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1037816018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349908807561" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Alla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roungsan Chaisricharoen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimontha Khieovongphachanh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424046v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astrid Kenmogne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05260039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670938" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astrid KENMOGNE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi Boukhobza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nkawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthanet Tharot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lubineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fellah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE50507.2021.9530861" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Hore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00085" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Altaher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kabir-Querrec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-205" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Feltrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Binh Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Binh Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouene Azzabi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaudey Jolahn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPG0103" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a75e2eea028af46bb34bd570001aafbab844d29;origin=https://hal.archives-ouvertes.fr/hal-04426339;visit=swh:1:snp:3b2375b33cb0fcd5f90c5ab3e9cd0108361c42ec;anchor=swh:1:rel:c80f2f43706cf5bd219c980827ad768eedf198e9;path=/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7d672d5b175bebcacb220d68867db4f127f372d5;origin=https://gitlab.inria.fr/jvaudey/iec62433-dsl;visit=swh:1:snp:ff3978f2eac26aa7d82e10abb5543562589f7507;anchor=swh:1:rev:505c77d8dfdfa1495d6497f7dd1b0811c7553d40" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mocanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3074-2430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11291196X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolahn Vaudey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mocanu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09979-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hotellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2024.103118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Koucham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.03.31.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jcsm2245-1439.1021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mihaita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.157-172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7V3FMM5C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Royer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020717031000114986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1037816018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349908807561" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Alla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424046v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astrid Kenmogne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roungsan Chaisricharoen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimontha Khieovongphachanh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05260039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670938" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Astrid KENMOGNE" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi Boukhobza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fellah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Giraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthanet Tharot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lubineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nkawa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE50507.2021.9530861" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Hore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00085" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Altaher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kabir-Querrec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-205" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Feltrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Binh Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Binh Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouene Azzabi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaudey Jolahn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPG0103" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7d672d5b175bebcacb220d68867db4f127f372d5;origin=https://gitlab.inria.fr/jvaudey/iec62433-dsl;visit=swh:1:snp:ff3978f2eac26aa7d82e10abb5543562589f7507;anchor=swh:1:rev:505c77d8dfdfa1495d6497f7dd1b0811c7553d40" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a75e2eea028af46bb34bd570001aafbab844d29;origin=https://hal.archives-ouvertes.fr/hal-04426339;visit=swh:1:snp:3b2375b33cb0fcd5f90c5ab3e9cd0108361c42ec;anchor=swh:1:rel:c80f2f43706cf5bd219c980827ad768eedf198e9;path=/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>