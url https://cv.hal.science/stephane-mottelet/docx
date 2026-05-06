--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -762,235 +762,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving fairness between close Wi-Fi access points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic Flux Analysis in Isotope Labeling Experiments Using the Adjoint Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ducourthial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+                <w:t xml:space="preserve">Gil Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">Georges Sadaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87, pp.87-99. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.491-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnca.2017.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2016.2544299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672784v1</w:t>
+                <w:t xml:space="preserve">hal-02459255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Flux Analysis in Isotope Labeling Experiments Using the Adjoint Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving fairness between close Wi-Fi access points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Sadaka</w:t>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (2), pp.491-497. </w:t>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2016.2544299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459255v1</w:t>
+                <w:t xml:space="preserve">hal-01672784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly coupling partitioned scheme for enhanced added mass computation in 2D fluid-structure interaction</w:t>
               </w:r>
@@ -1715,297 +1715,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la Distribution de Temps de Séjour dans des réacteurs structurés fabriqués par impression 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Otaola</w:t>
+                <w:t xml:space="preserve">Novel approaches to modeling dry anaerobic digestion by considering water porosity evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Alejandro Hernandez-Shek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th IWA World Conference on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association IWA, Jun 2022, ANN ARBOR- Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757286v1</w:t>
+                <w:t xml:space="preserve">hal-04240652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approaches to modeling dry anaerobic digestion by considering water porosity evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bourget</w:t>
+                <w:t xml:space="preserve">Development of 3D printed microreactors for organometallic catalytic reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IWA World Conference on Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association IWA, Jun 2022, ANN ARBOR- Michigan, United States</w:t>
+              <w:t xml:space="preserve">26th International Congress of Chemical and Process Engineering (CHISA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240652v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 3D printed microreactors for organometallic catalytic reactions</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la Distribution de Temps de Séjour dans des réacteurs structurés fabriqués par impression 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
@@ -2036,73 +2036,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Chemical and Process Engineering (CHISA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757193v1</w:t>
+                <w:t xml:space="preserve">hal-04757286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing, residence time distribution characterization and flow chemistry applied to the development of microreactors</w:t>
               </w:r>
@@ -3042,573 +3042,823 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of molecularly imprinted bio-polymers for delivery of biopesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OBIWAN Project : from Organic Waste to Advanced Chemicals via Biogas - an Integrated Carbon Cycle with CO2 Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorosh Samiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruthi Meenakshisundaram</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Goff</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès national de la SFM (Microbes 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233224v1</w:t>
+                <w:t xml:space="preserve">hal-05569715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of urban wet weather discharges (UWWD) on the Seine River by high resolution mass spectrometry (HRMS) and development of predictive models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Biodegradation of Bio-Based Polymers in Soil: Toward Sustainable Molecularly Imprinted Systems for Biopesticide Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruthi Meenakshisundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrian Thaeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNTS 23 - International Conference on Non-Target Screening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Erding, Germany</w:t>
+              <w:t xml:space="preserve">European Bioplastics Conference (EBC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278053v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres opératoires de la codigestion anaérobie en voie sèche et validation du modèle par « bootstrapping »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">Evaluation of the impact of urban wet weather discharges (UWWD) on the Seine River by high resolution mass spectrometry (HRMS) and development of predictive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sam Azimi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICNTS 23 - International Conference on Non-Target Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Erding, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351966v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biodegradation of molecularly imprinted bio-polymers for delivery of biopesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruthi Meenakshisundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrian Thaeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e congrès national de la SFM (Microbes 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation des paramètres opératoires de la codigestion anaérobie en voie sèche et validation du modèle par « bootstrapping »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guerrin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Recherche Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse, France. Zenodo, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6779416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthode innovante pour l'optimisation des paramètres opératoires de la co-digestion anaérobie : application en voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guerrin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intechem Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Compiègne, France. Zenodo, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6779278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3618,161 +3868,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C-Metabolic Flux Analysis in Developing Flaxseed Embryos to Understand Storage Lipid Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Acket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Degournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Rossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3919,51 +4169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00816E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640983v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047053ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.03.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gaullier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2016.2544299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Brandely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2017.5.3.235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schoefs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1157-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Saint Germain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mondin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0306-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorosh Samiei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Hernandez-Shek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01488199v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1167" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi Meenakshisundaram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrian Thaeder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Degournay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00816E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640983v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047053ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gaullier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2016.2544299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.03.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Brandely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2017.5.3.235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schoefs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1157-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Saint Germain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mondin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0306-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorosh Samiei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Hernandez-Shek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01488199v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1167" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi Meenakshisundaram" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrian Thaeder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04278053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Goff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Degournay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>