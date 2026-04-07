--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Mottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7088-4353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">058575545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mottin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19901810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000082047187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-6850-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical solution of the Laplace equation with Robin conditions by applying Legendre transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652469.2015.1121255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird brains: Using Picosecond Optical Tomography to Assess Neural Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.40-47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.23.11.000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRIGENDUM: Functional white laser imaging to study brain oxygen uncoupling/re-coupling in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of light absorption in tissues: limitations of classical homogenization approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sivaji Ganesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14350. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tropism characterisation of recombinant viruses exhibiting HIV-1 env gene from seminal strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Berlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delézay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 386 (2), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2009.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring brain hemodynamic changes in a songbird: responses to hypercapnia measured with functional MRI and near-infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny Boumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen Verhoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.2457-2470. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/53/10/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate recognition by female zebra finch: Analysis of individuality in male call and first investigations on female decoding process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finch for in vivo brain metabolism monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi-Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.64421M. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social context and response to female voice: audience effect in the male Zebra Finch(Taeniopygia guttata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Bioacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'émission du continuum femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and noninvasive measurement of a songbird head's optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (29), pp.6197-6204. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ao.44.006197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Systems in Ultrafast Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.514036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audience drives male songbird response to partner's voice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6998), pp.448-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie résolue en temps par continuum femtoseconde. Applications en neurobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of NADH oxidation by chloramphenicol in the freely moving rat measured by picosecond time-resolved emission spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (4), pp.633-42. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Brain Spectroscopy with Femtosecond White Light Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog. Biomed. Opt. Imag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.189-197. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.465245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytométrie en mode femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27-28. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.93-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du NADH par microchip YAG triplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sirgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pédri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.119-120. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d émission du noyau Raphe Dorsalis chez le rat non anesthésié sous excitation laser UV 300-355 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.179-180. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1997037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of NADH in the rat brain during sleep-wake states with an optic fibre sensor and time-resolved fluorescence procedures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79 (3), pp.683-93. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(96)00709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence induite par laser sur les tissus profonds du cerveau du rat : application à l étude du cycle veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1994048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses spectroscopiques du liquide céphalo-rachidien de rat en ex vivo et du noyau du raphé dorsal in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-261-C4-264. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-Optic Time-Resolved Fluorescence Sensor for in Vitro Serotonin Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47 (5), pp.591-597. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/0003702934067180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00566530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in vivo cerebral NADH measurements combining time resolved fluorescence and fiber optic microsensor techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Congress LASER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.750-753. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-08251-5_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved transient absorption probing of a laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (12), pp.2061-2065. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME RESOLVED TRANSIENT ABSORPTION PROBING OF A LASER PLASMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-561-C7-561. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19917148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00250822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, applied to Applied Animal Behaviour and Veterinary Medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european conf., 19 juin 2025, Vienne, Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médecine des Lumières aux bouleversements de l’intelligence artificielle de la médecine digitale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire de l’héritage des Lumières ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6240, LISA ,université de Corse, Oct 2025, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, to applied to Biomaterials Science” 2rd european conf., 20 juin 2025,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Biomedical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT (Picosecond Optical Tomography) chez le petit animal et les matériaux composites hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national C2I (instrumentation et chimie/biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique in vivo par fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national G02S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation en Biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT : Atteindre 100µm de résolution à 5-10mm de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mifobio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d\textquoterightun système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l\textquoterightactivité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique diffuse, optique des tissus vascularisé et imagerie in VIVO du petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio (Microscopie Fonctionnelle en Biologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque national Opt-Diag : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.541-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT (et imagerie fibrée & IRM). Atteindre 100µm de résolution à 5-10mm de profondeur pour quantifier une stimulation sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for Periodic Media & Complex Nanostructures (in Biophotonics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st INTERNATIONAL WORKSHOP ON METALLIC NANO-OBJECTS: FROM FUNDAMENTALS TO APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogéneisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l'activité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant GDR2588 Microscopie fonctionnelle du vivant &amp; GDR STIC-sante &amp; GDR imagiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/OSA European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.C1-C6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optiques et NeuroImageries Rhône-alpines chez le petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies optiques et neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio 2008 (MIcroscopie FOnctionnelle en BIOlogie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for deep two-photon transcranial brain activity monitoring of a songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Neurophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finches: preliminary studies for in-vivo brain metabolism monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphoton Microscopy in the Biomedical Sciences VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, United States. pp.64421M.1-64421M.10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.701464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00155652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spectroscopy of brain tissue with an all-solid-state tunable picosecond UV laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gaignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Baltimore (MA), United States. pp.149-150, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO.1997.602378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-optic time-resolved fluorescence sensor in vivo measurements in the brain of rat unanesthetized and freely moving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Iternational Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Lyon, France. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00494464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité: capteurs chimiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.404, 2014, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2759811168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.560, 2013, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes Pressions : les Nouveaux Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Godec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.256, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma et son environnement. Plasmas Froids en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.480, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique & Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MRCT CNRS, pp.556, 2012, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtoseconde, Optique et phénomènes ultrarapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rt Femto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.226, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Interactions PlasmaSurface, Modèles, Diagnostics et Procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.365, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions (Réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.220, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique et la pression dans tous leurs états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Capoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.211, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité: Principe, développement et applications pour l’étude de la réactivité de matériaux insolubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.192, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862725000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Systèmes d’analyse. Modélisation et Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.400, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et patrimoine au service de la gestion durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, Syéphane Mottin. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Ressources et Compétences Technologiques (MRCT) - CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 222 p., 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : systèmes et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.384, 2008, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et valorisation du patrimoine des organismes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.254, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862714768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.392, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.272, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Astrophysique, Aérospatial, Environnement, Biologie, Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.432, 2006, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers et Technologies Femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.460, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie des Hautes Pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.250, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Cinétique, transports, transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.334, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.220, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862723304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Réactivité en volume et en surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.420, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.440, 2001, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862722103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'espace repensé avec le contraste et son homogénéisation, généralisation aux processus neurocognitifs des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">troisièmes ateliers dur la contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 81-89, 2014, Libres opinions, 978-2-35671-073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography chez le petit animal, l'oiseau chanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité, capteurs chimiques et physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-156, 2013, 978-2-7598-1116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-ir résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.541-548, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mottin et G. Lelièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.327-342, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d\textquoterightun système pour la mesure de l\textquoterightactivité cérébrale chez l\textquoterighthomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, S. and Lelièvre, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale, optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRCT CNRS, pp.541-548, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du rayonnement dans les procédés thermiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’analyse, Modélisation et Rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications MRCT, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour l'étude des milieux hétérogènes compartimentés absorbants et diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-408, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour la mesure intracérébrale de marqueurs fluorescents comme la E-GFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-412, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-400, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin, chercheur CNRS en optique à l'Université de Saint-Etienne, a mis au point une technique d'imagerie du cerveau sur l'oiseau Diamant Mandarin, qui pourrait être déclinée chez l'homme (...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Mottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7088-4353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">058575545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mottin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19901810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000082047187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-6850-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical solution of the Laplace equation with Robin conditions by applying Legendre transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652469.2015.1121255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird brains: Using Picosecond Optical Tomography to Assess Neural Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.40-47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.23.11.000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRIGENDUM: Functional white laser imaging to study brain oxygen uncoupling/re-coupling in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of light absorption in tissues: limitations of classical homogenization approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sivaji Ganesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14350. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tropism characterisation of recombinant viruses exhibiting HIV-1 env gene from seminal strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Berlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delézay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 386 (2), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2009.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring brain hemodynamic changes in a songbird: responses to hypercapnia measured with functional MRI and near-infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny Boumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen Verhoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.2457-2470. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/53/10/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate recognition by female zebra finch: Analysis of individuality in male call and first investigations on female decoding process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finch for in vivo brain metabolism monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi-Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.64421M. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social context and response to female voice: audience effect in the male Zebra Finch(Taeniopygia guttata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Bioacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'émission du continuum femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and noninvasive measurement of a songbird head's optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (29), pp.6197-6204. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ao.44.006197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Systems in Ultrafast Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.514036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audience drives male songbird response to partner's voice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6998), pp.448-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie résolue en temps par continuum femtoseconde. Applications en neurobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of NADH oxidation by chloramphenicol in the freely moving rat measured by picosecond time-resolved emission spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (4), pp.633-42. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Brain Spectroscopy with Femtosecond White Light Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog. Biomed. Opt. Imag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.189-197. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.465245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytométrie en mode femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27-28. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.93-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du NADH par microchip YAG triplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sirgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pédri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.119-120. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d émission du noyau Raphe Dorsalis chez le rat non anesthésié sous excitation laser UV 300-355 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.179-180. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1997037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of NADH in the rat brain during sleep-wake states with an optic fibre sensor and time-resolved fluorescence procedures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79 (3), pp.683-93. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(96)00709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence induite par laser sur les tissus profonds du cerveau du rat : application à l étude du cycle veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1994048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses spectroscopiques du liquide céphalo-rachidien de rat en ex vivo et du noyau du raphé dorsal in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-261-C4-264. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-Optic Time-Resolved Fluorescence Sensor for in Vitro Serotonin Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47 (5), pp.591-597. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/0003702934067180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00566530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in vivo cerebral NADH measurements combining time resolved fluorescence and fiber optic microsensor techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Congress LASER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.750-753. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-08251-5_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved transient absorption probing of a laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (12), pp.2061-2065. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME RESOLVED TRANSIENT ABSORPTION PROBING OF A LASER PLASMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-561-C7-561. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19917148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00250822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, applied to Applied Animal Behaviour and Veterinary Medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european conf., 19 juin 2025, Vienne, Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médecine des Lumières aux bouleversements de l’intelligence artificielle de la médecine digitale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire de l’héritage des Lumières ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6240, LISA ,université de Corse, Oct 2025, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, to applied to Biomaterials Science” 2rd european conf., 20 juin 2025,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Biomedical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT (Picosecond Optical Tomography) chez le petit animal et les matériaux composites hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national C2I (instrumentation et chimie/biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique in vivo par fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national G02S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation en Biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT : Atteindre 100µm de résolution à 5-10mm de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mifobio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d\textquoterightun système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l\textquoterightactivité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT (et imagerie fibrée & IRM). Atteindre 100µm de résolution à 5-10mm de profondeur pour quantifier une stimulation sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque national Opt-Diag : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.541-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for Periodic Media & Complex Nanostructures (in Biophotonics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st INTERNATIONAL WORKSHOP ON METALLIC NANO-OBJECTS: FROM FUNDAMENTALS TO APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique diffuse, optique des tissus vascularisé et imagerie in VIVO du petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio (Microscopie Fonctionnelle en Biologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogéneisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l'activité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant GDR2588 Microscopie fonctionnelle du vivant &amp; GDR STIC-sante &amp; GDR imagiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/OSA European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.C1-C6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optiques et NeuroImageries Rhône-alpines chez le petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies optiques et neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio 2008 (MIcroscopie FOnctionnelle en BIOlogie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for deep two-photon transcranial brain activity monitoring of a songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Neurophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finches: preliminary studies for in-vivo brain metabolism monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphoton Microscopy in the Biomedical Sciences VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, United States. pp.64421M.1-64421M.10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.701464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00155652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spectroscopy of brain tissue with an all-solid-state tunable picosecond UV laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gaignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Baltimore (MA), United States. pp.149-150, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO.1997.602378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-optic time-resolved fluorescence sensor in vivo measurements in the brain of rat unanesthetized and freely moving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Iternational Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Lyon, France. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00494464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité: capteurs chimiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.404, 2014, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2759811168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.560, 2013, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma et son environnement. Plasmas Froids en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.480, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes Pressions : les Nouveaux Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Godec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.256, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique & Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MRCT CNRS, pp.556, 2012, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtoseconde, Optique et phénomènes ultrarapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rt Femto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.226, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Interactions PlasmaSurface, Modèles, Diagnostics et Procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.365, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions (Réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.220, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique et la pression dans tous leurs états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Capoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.211, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité: Principe, développement et applications pour l’étude de la réactivité de matériaux insolubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.192, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862725000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Systèmes d’analyse. Modélisation et Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.400, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et patrimoine au service de la gestion durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, Syéphane Mottin. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Ressources et Compétences Technologiques (MRCT) - CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 222 p., 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : systèmes et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.384, 2008, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.272, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et valorisation du patrimoine des organismes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.254, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862714768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.392, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Astrophysique, Aérospatial, Environnement, Biologie, Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.432, 2006, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers et Technologies Femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.460, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie des Hautes Pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.250, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Cinétique, transports, transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.334, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.220, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862723304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.420, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Réactivité en volume et en surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.440, 2001, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862722103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'espace repensé avec le contraste et son homogénéisation, généralisation aux processus neurocognitifs des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">troisièmes ateliers dur la contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 81-89, 2014, Libres opinions, 978-2-35671-073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography chez le petit animal, l'oiseau chanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité, capteurs chimiques et physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-156, 2013, 978-2-7598-1116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-ir résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.541-548, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mottin et G. Lelièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.327-342, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d\textquoterightun système pour la mesure de l\textquoterightactivité cérébrale chez l\textquoterighthomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, S. and Lelièvre, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale, optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRCT CNRS, pp.541-548, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du rayonnement dans les procédés thermiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’analyse, Modélisation et Rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications MRCT, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour l'étude des milieux hétérogènes compartimentés absorbants et diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-408, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour la mesure intracérébrale de marqueurs fluorescents comme la E-GFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-412, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-400, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin, chercheur CNRS en optique à l'Université de Saint-Etienne, a mis au point une technique d'imagerie du cerveau sur l'oiseau Diamant Mandarin, qui pourrait être déclinée chez l'homme (...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="152B4332"/>
+    <w:nsid w:val="2512DAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7088-4353" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058575545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mottin_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19901810" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000082047187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6850-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2015.1121255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.11.000040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatelus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaji Ganesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Berlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.01.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8276F18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny Boumans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Verhoye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/10/001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi-Haidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.44.006197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F3DGXVW5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030612" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cespuglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01508.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.465245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sirgant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;dri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespuglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(96)00709-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran-Minh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994460" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E063C707E90474B2A8EE18007F0DCBD870E71CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00566530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran Minh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934067180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran-Minh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08251-5_162" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Roncin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991251" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F93483227042F0566730BF498140EAFF4A9708BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A0C2675B1B237B5408CC0F62B7160E3D4DCCBF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathevon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00155652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.701464" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gaignet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.1997.602378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500928v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rt Femto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500932v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeantet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Capoani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cazenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pottu-Boumendil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ehret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laub" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500945v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyronneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboutique.edpsciences.fr/produit/9782759811168" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7088-4353" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058575545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mottin_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19901810" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000082047187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6850-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2015.1121255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.11.000040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatelus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaji Ganesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Berlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.01.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8276F18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny Boumans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Verhoye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/10/001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi-Haidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.44.006197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F3DGXVW5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030612" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cespuglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01508.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.465245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sirgant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;dri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespuglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(96)00709-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran-Minh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994460" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E063C707E90474B2A8EE18007F0DCBD870E71CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00566530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran Minh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934067180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran-Minh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08251-5_162" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Roncin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991251" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F93483227042F0566730BF498140EAFF4A9708BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A0C2675B1B237B5408CC0F62B7160E3D4DCCBF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathevon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00155652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.701464" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gaignet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.1997.602378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rt Femto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500932v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeantet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Capoani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaunier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pottu-Boumendil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ehret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cazenave" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500945v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyronneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboutique.edpsciences.fr/produit/9782759811168" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>