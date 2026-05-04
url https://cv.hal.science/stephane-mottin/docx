--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Mottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7088-4353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">058575545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mottin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19901810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000082047187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-6850-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical solution of the Laplace equation with Robin conditions by applying Legendre transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652469.2015.1121255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird brains: Using Picosecond Optical Tomography to Assess Neural Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.40-47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.23.11.000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRIGENDUM: Functional white laser imaging to study brain oxygen uncoupling/re-coupling in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of light absorption in tissues: limitations of classical homogenization approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sivaji Ganesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14350. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tropism characterisation of recombinant viruses exhibiting HIV-1 env gene from seminal strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Berlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delézay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 386 (2), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2009.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring brain hemodynamic changes in a songbird: responses to hypercapnia measured with functional MRI and near-infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny Boumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen Verhoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.2457-2470. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/53/10/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate recognition by female zebra finch: Analysis of individuality in male call and first investigations on female decoding process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finch for in vivo brain metabolism monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi-Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.64421M. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social context and response to female voice: audience effect in the male Zebra Finch(Taeniopygia guttata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Bioacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'émission du continuum femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and noninvasive measurement of a songbird head's optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (29), pp.6197-6204. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ao.44.006197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Systems in Ultrafast Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.514036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audience drives male songbird response to partner's voice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6998), pp.448-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie résolue en temps par continuum femtoseconde. Applications en neurobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of NADH oxidation by chloramphenicol in the freely moving rat measured by picosecond time-resolved emission spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (4), pp.633-42. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Brain Spectroscopy with Femtosecond White Light Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog. Biomed. Opt. Imag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.189-197. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.465245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytométrie en mode femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27-28. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.93-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du NADH par microchip YAG triplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sirgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pédri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.119-120. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d émission du noyau Raphe Dorsalis chez le rat non anesthésié sous excitation laser UV 300-355 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.179-180. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1997037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of NADH in the rat brain during sleep-wake states with an optic fibre sensor and time-resolved fluorescence procedures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79 (3), pp.683-93. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(96)00709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence induite par laser sur les tissus profonds du cerveau du rat : application à l étude du cycle veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1994048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses spectroscopiques du liquide céphalo-rachidien de rat en ex vivo et du noyau du raphé dorsal in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-261-C4-264. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-Optic Time-Resolved Fluorescence Sensor for in Vitro Serotonin Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47 (5), pp.591-597. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/0003702934067180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00566530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in vivo cerebral NADH measurements combining time resolved fluorescence and fiber optic microsensor techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Congress LASER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.750-753. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-08251-5_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved transient absorption probing of a laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (12), pp.2061-2065. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME RESOLVED TRANSIENT ABSORPTION PROBING OF A LASER PLASMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-561-C7-561. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19917148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00250822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, applied to Applied Animal Behaviour and Veterinary Medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european conf., 19 juin 2025, Vienne, Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médecine des Lumières aux bouleversements de l’intelligence artificielle de la médecine digitale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire de l’héritage des Lumières ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6240, LISA ,université de Corse, Oct 2025, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, to applied to Biomaterials Science” 2rd european conf., 20 juin 2025,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Biomedical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT (Picosecond Optical Tomography) chez le petit animal et les matériaux composites hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national C2I (instrumentation et chimie/biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique in vivo par fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national G02S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation en Biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT : Atteindre 100µm de résolution à 5-10mm de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mifobio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d\textquoterightun système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l\textquoterightactivité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT (et imagerie fibrée & IRM). Atteindre 100µm de résolution à 5-10mm de profondeur pour quantifier une stimulation sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque national Opt-Diag : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.541-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for Periodic Media & Complex Nanostructures (in Biophotonics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st INTERNATIONAL WORKSHOP ON METALLIC NANO-OBJECTS: FROM FUNDAMENTALS TO APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique diffuse, optique des tissus vascularisé et imagerie in VIVO du petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio (Microscopie Fonctionnelle en Biologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogéneisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l'activité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant GDR2588 Microscopie fonctionnelle du vivant &amp; GDR STIC-sante &amp; GDR imagiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/OSA European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.C1-C6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optiques et NeuroImageries Rhône-alpines chez le petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies optiques et neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio 2008 (MIcroscopie FOnctionnelle en BIOlogie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for deep two-photon transcranial brain activity monitoring of a songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Neurophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finches: preliminary studies for in-vivo brain metabolism monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphoton Microscopy in the Biomedical Sciences VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, United States. pp.64421M.1-64421M.10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.701464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00155652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spectroscopy of brain tissue with an all-solid-state tunable picosecond UV laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gaignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Baltimore (MA), United States. pp.149-150, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO.1997.602378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-optic time-resolved fluorescence sensor in vivo measurements in the brain of rat unanesthetized and freely moving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Iternational Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Lyon, France. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00494464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité: capteurs chimiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.404, 2014, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2759811168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.560, 2013, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma et son environnement. Plasmas Froids en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.480, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes Pressions : les Nouveaux Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Godec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.256, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique & Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MRCT CNRS, pp.556, 2012, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtoseconde, Optique et phénomènes ultrarapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rt Femto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.226, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Interactions PlasmaSurface, Modèles, Diagnostics et Procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.365, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions (Réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.220, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique et la pression dans tous leurs états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Capoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.211, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité: Principe, développement et applications pour l’étude de la réactivité de matériaux insolubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.192, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862725000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Systèmes d’analyse. Modélisation et Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.400, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et patrimoine au service de la gestion durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, Syéphane Mottin. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Ressources et Compétences Technologiques (MRCT) - CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 222 p., 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : systèmes et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.384, 2008, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.272, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et valorisation du patrimoine des organismes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.254, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862714768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.392, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Astrophysique, Aérospatial, Environnement, Biologie, Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.432, 2006, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers et Technologies Femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.460, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie des Hautes Pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.250, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Cinétique, transports, transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.334, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.220, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862723304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.420, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Réactivité en volume et en surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.440, 2001, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862722103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'espace repensé avec le contraste et son homogénéisation, généralisation aux processus neurocognitifs des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">troisièmes ateliers dur la contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 81-89, 2014, Libres opinions, 978-2-35671-073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography chez le petit animal, l'oiseau chanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité, capteurs chimiques et physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-156, 2013, 978-2-7598-1116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-ir résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.541-548, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mottin et G. Lelièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.327-342, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d\textquoterightun système pour la mesure de l\textquoterightactivité cérébrale chez l\textquoterighthomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, S. and Lelièvre, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale, optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRCT CNRS, pp.541-548, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du rayonnement dans les procédés thermiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’analyse, Modélisation et Rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications MRCT, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour l'étude des milieux hétérogènes compartimentés absorbants et diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-408, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour la mesure intracérébrale de marqueurs fluorescents comme la E-GFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-412, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-400, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin, chercheur CNRS en optique à l'Université de Saint-Etienne, a mis au point une technique d'imagerie du cerveau sur l'oiseau Diamant Mandarin, qui pourrait être déclinée chez l'homme (...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Mottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7088-4353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">058575545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mottin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19901810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000082047187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-6850-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical solution of the Laplace equation with Robin conditions by applying Legendre transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652469.2015.1121255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird brains: Using Picosecond Optical Tomography to Assess Neural Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.40-47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.23.11.000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRIGENDUM: Functional white laser imaging to study brain oxygen uncoupling/re-coupling in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of light absorption in tissues: limitations of classical homogenization approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sivaji Ganesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14350. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tropism characterisation of recombinant viruses exhibiting HIV-1 env gene from seminal strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Berlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delézay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 386 (2), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2009.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring brain hemodynamic changes in a songbird: responses to hypercapnia measured with functional MRI and near-infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny Boumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen Verhoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.2457-2470. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/53/10/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate recognition by female zebra finch: Analysis of individuality in male call and first investigations on female decoding process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finch for in vivo brain metabolism monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi-Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.64421M. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social context and response to female voice: audience effect in the male Zebra Finch(Taeniopygia guttata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Bioacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'émission du continuum femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and noninvasive measurement of a songbird head's optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (29), pp.6197-6204. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ao.44.006197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Systems in Ultrafast Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.514036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audience drives male songbird response to partner's voice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6998), pp.448-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie résolue en temps par continuum femtoseconde. Applications en neurobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of NADH oxidation by chloramphenicol in the freely moving rat measured by picosecond time-resolved emission spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (4), pp.633-42. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Brain Spectroscopy with Femtosecond White Light Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog. Biomed. Opt. Imag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.189-197. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.465245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytométrie en mode femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27-28. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.93-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du NADH par microchip YAG triplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sirgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pédri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.119-120. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d émission du noyau Raphe Dorsalis chez le rat non anesthésié sous excitation laser UV 300-355 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.179-180. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1997037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of NADH in the rat brain during sleep-wake states with an optic fibre sensor and time-resolved fluorescence procedures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79 (3), pp.683-93. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(96)00709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence induite par laser sur les tissus profonds du cerveau du rat : application à l étude du cycle veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1994048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses spectroscopiques du liquide céphalo-rachidien de rat en ex vivo et du noyau du raphé dorsal in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-261-C4-264. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-Optic Time-Resolved Fluorescence Sensor for in Vitro Serotonin Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47 (5), pp.591-597. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/0003702934067180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00566530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in vivo cerebral NADH measurements combining time resolved fluorescence and fiber optic microsensor techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Congress LASER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.750-753. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-08251-5_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved transient absorption probing of a laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (12), pp.2061-2065. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME RESOLVED TRANSIENT ABSORPTION PROBING OF A LASER PLASMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-561-C7-561. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19917148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00250822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, applied to Applied Animal Behaviour and Veterinary Medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european conf., 19 juin 2025, Vienne, Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médecine des Lumières aux bouleversements de l’intelligence artificielle de la médecine digitale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire de l’héritage des Lumières ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6240, LISA ,université de Corse, Oct 2025, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, to applied to Biomaterials Science” 2rd european conf., 20 juin 2025,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Biomedical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT (Picosecond Optical Tomography) chez le petit animal et les matériaux composites hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national C2I (instrumentation et chimie/biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique in vivo par fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national G02S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT (et imagerie fibrée & IRM). Atteindre 100µm de résolution à 5-10mm de profondeur pour quantifier une stimulation sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque national Opt-Diag : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.541-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for Periodic Media & Complex Nanostructures (in Biophotonics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st INTERNATIONAL WORKSHOP ON METALLIC NANO-OBJECTS: FROM FUNDAMENTALS TO APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique diffuse, optique des tissus vascularisé et imagerie in VIVO du petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio (Microscopie Fonctionnelle en Biologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogéneisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT : Atteindre 100µm de résolution à 5-10mm de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mifobio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation en Biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d\textquoterightun système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l\textquoterightactivité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l'activité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant GDR2588 Microscopie fonctionnelle du vivant &amp; GDR STIC-sante &amp; GDR imagiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/OSA European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.C1-C6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optiques et NeuroImageries Rhône-alpines chez le petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies optiques et neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio 2008 (MIcroscopie FOnctionnelle en BIOlogie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for deep two-photon transcranial brain activity monitoring of a songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Neurophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finches: preliminary studies for in-vivo brain metabolism monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphoton Microscopy in the Biomedical Sciences VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, United States. pp.64421M.1-64421M.10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.701464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00155652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spectroscopy of brain tissue with an all-solid-state tunable picosecond UV laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gaignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Baltimore (MA), United States. pp.149-150, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO.1997.602378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-optic time-resolved fluorescence sensor in vivo measurements in the brain of rat unanesthetized and freely moving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Iternational Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Lyon, France. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00494464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité: capteurs chimiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.404, 2014, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2759811168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.560, 2013, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma et son environnement. Plasmas Froids en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.480, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes Pressions : les Nouveaux Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Godec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.256, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique & Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MRCT CNRS, pp.556, 2012, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtoseconde, Optique et phénomènes ultrarapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rt Femto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.226, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Interactions PlasmaSurface, Modèles, Diagnostics et Procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.365, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions (Réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.220, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique et la pression dans tous leurs états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Capoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.211, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité: Principe, développement et applications pour l’étude de la réactivité de matériaux insolubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.192, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862725000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Systèmes d’analyse. Modélisation et Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.400, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et patrimoine au service de la gestion durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, Syéphane Mottin. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Ressources et Compétences Technologiques (MRCT) - CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 222 p., 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : systèmes et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.384, 2008, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.272, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et valorisation du patrimoine des organismes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.254, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862714768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.392, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Astrophysique, Aérospatial, Environnement, Biologie, Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.432, 2006, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie des Hautes Pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.250, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers et Technologies Femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.460, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Cinétique, transports, transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.334, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.220, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862723304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.420, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Réactivité en volume et en surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.440, 2001, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862722103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'espace repensé avec le contraste et son homogénéisation, généralisation aux processus neurocognitifs des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">troisièmes ateliers dur la contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 81-89, 2014, Libres opinions, 978-2-35671-073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography chez le petit animal, l'oiseau chanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité, capteurs chimiques et physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-156, 2013, 978-2-7598-1116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-ir résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.541-548, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d\textquoterightun système pour la mesure de l\textquoterightactivité cérébrale chez l\textquoterighthomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, S. and Lelièvre, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale, optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRCT CNRS, pp.541-548, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mottin et G. Lelièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.327-342, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du rayonnement dans les procédés thermiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’analyse, Modélisation et Rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications MRCT, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour l'étude des milieux hétérogènes compartimentés absorbants et diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-408, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour la mesure intracérébrale de marqueurs fluorescents comme la E-GFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-412, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-400, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin, chercheur CNRS en optique à l'Université de Saint-Etienne, a mis au point une technique d'imagerie du cerveau sur l'oiseau Diamant Mandarin, qui pourrait être déclinée chez l'homme (...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2512DAE2"/>
+    <w:nsid w:val="5C2C775B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7088-4353" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058575545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mottin_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19901810" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000082047187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6850-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2015.1121255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.11.000040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatelus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaji Ganesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Berlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.01.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8276F18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny Boumans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Verhoye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/10/001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi-Haidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.44.006197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F3DGXVW5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030612" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cespuglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01508.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.465245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sirgant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;dri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespuglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(96)00709-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran-Minh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994460" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E063C707E90474B2A8EE18007F0DCBD870E71CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00566530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran Minh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934067180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran-Minh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08251-5_162" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Roncin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991251" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F93483227042F0566730BF498140EAFF4A9708BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A0C2675B1B237B5408CC0F62B7160E3D4DCCBF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathevon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00155652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.701464" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gaignet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.1997.602378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rt Femto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500932v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeantet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Capoani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaunier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pottu-Boumendil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ehret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cazenave" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500945v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyronneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboutique.edpsciences.fr/produit/9782759811168" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7088-4353" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058575545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mottin_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19901810" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000082047187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6850-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2015.1121255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.11.000040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatelus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaji Ganesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Berlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.01.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8276F18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny Boumans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Verhoye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/10/001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi-Haidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.44.006197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F3DGXVW5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030612" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cespuglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01508.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.465245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sirgant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;dri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespuglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(96)00709-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran-Minh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994460" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E063C707E90474B2A8EE18007F0DCBD870E71CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00566530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran Minh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934067180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran-Minh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08251-5_162" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Roncin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991251" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F93483227042F0566730BF498140EAFF4A9708BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A0C2675B1B237B5408CC0F62B7160E3D4DCCBF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842556v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathevon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00155652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.701464" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gaignet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.1997.602378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rt Femto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500932v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeantet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Capoani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaunier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pottu-Boumendil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ehret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cazenave" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500945v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyronneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboutique.edpsciences.fr/produit/9782759811168" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>