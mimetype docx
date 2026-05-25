--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Mottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7088-4353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">058575545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mottin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19901810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000082047187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-6850-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical solution of the Laplace equation with Robin conditions by applying Legendre transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652469.2015.1121255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird brains: Using Picosecond Optical Tomography to Assess Neural Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.40-47. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.23.11.000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRIGENDUM: Functional white laser imaging to study brain oxygen uncoupling/re-coupling in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of light absorption in tissues: limitations of classical homogenization approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sivaji Ganesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14350. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tropism characterisation of recombinant viruses exhibiting HIV-1 env gene from seminal strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Berlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delézay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 386 (2), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2009.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring brain hemodynamic changes in a songbird: responses to hypercapnia measured with functional MRI and near-infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny Boumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen Verhoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.2457-2470. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/53/10/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate recognition by female zebra finch: Analysis of individuality in male call and first investigations on female decoding process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finch for in vivo brain metabolism monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi-Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.64421M. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social context and response to female voice: audience effect in the male Zebra Finch(Taeniopygia guttata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Bioacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'émission du continuum femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and noninvasive measurement of a songbird head's optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (29), pp.6197-6204. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ao.44.006197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Systems in Ultrafast Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.514036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audience drives male songbird response to partner's voice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6998), pp.448-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie résolue en temps par continuum femtoseconde. Applications en neurobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of NADH oxidation by chloramphenicol in the freely moving rat measured by picosecond time-resolved emission spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (4), pp.633-42. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Brain Spectroscopy with Femtosecond White Light Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog. Biomed. Opt. Imag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.189-197. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.465245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytométrie en mode femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27-28. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.93-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du NADH par microchip YAG triplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sirgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pédri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.119-120. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d émission du noyau Raphe Dorsalis chez le rat non anesthésié sous excitation laser UV 300-355 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.179-180. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1997037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of NADH in the rat brain during sleep-wake states with an optic fibre sensor and time-resolved fluorescence procedures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79 (3), pp.683-93. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(96)00709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence induite par laser sur les tissus profonds du cerveau du rat : application à l étude du cycle veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1994048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses spectroscopiques du liquide céphalo-rachidien de rat en ex vivo et du noyau du raphé dorsal in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-261-C4-264. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-Optic Time-Resolved Fluorescence Sensor for in Vitro Serotonin Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47 (5), pp.591-597. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/0003702934067180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00566530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in vivo cerebral NADH measurements combining time resolved fluorescence and fiber optic microsensor techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Congress LASER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.750-753. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-08251-5_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved transient absorption probing of a laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (12), pp.2061-2065. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME RESOLVED TRANSIENT ABSORPTION PROBING OF A LASER PLASMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-561-C7-561. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19917148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00250822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, applied to Applied Animal Behaviour and Veterinary Medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european conf., 19 juin 2025, Vienne, Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médecine des Lumières aux bouleversements de l’intelligence artificielle de la médecine digitale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire de l’héritage des Lumières ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6240, LISA ,université de Corse, Oct 2025, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, to applied to Biomaterials Science” 2rd european conf., 20 juin 2025,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Biomedical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT (Picosecond Optical Tomography) chez le petit animal et les matériaux composites hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national C2I (instrumentation et chimie/biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique in vivo par fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national G02S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT (et imagerie fibrée & IRM). Atteindre 100µm de résolution à 5-10mm de profondeur pour quantifier une stimulation sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque national Opt-Diag : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.541-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for Periodic Media & Complex Nanostructures (in Biophotonics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st INTERNATIONAL WORKSHOP ON METALLIC NANO-OBJECTS: FROM FUNDAMENTALS TO APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique diffuse, optique des tissus vascularisé et imagerie in VIVO du petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio (Microscopie Fonctionnelle en Biologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogéneisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT : Atteindre 100µm de résolution à 5-10mm de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mifobio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation en Biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d\textquoterightun système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l\textquoterightactivité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l'activité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant GDR2588 Microscopie fonctionnelle du vivant &amp; GDR STIC-sante &amp; GDR imagiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/OSA European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.C1-C6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optiques et NeuroImageries Rhône-alpines chez le petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies optiques et neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio 2008 (MIcroscopie FOnctionnelle en BIOlogie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for deep two-photon transcranial brain activity monitoring of a songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Neurophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finches: preliminary studies for in-vivo brain metabolism monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphoton Microscopy in the Biomedical Sciences VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, United States. pp.64421M.1-64421M.10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.701464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00155652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spectroscopy of brain tissue with an all-solid-state tunable picosecond UV laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gaignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Baltimore (MA), United States. pp.149-150, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO.1997.602378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-optic time-resolved fluorescence sensor in vivo measurements in the brain of rat unanesthetized and freely moving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Iternational Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Lyon, France. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00494464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité: capteurs chimiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.404, 2014, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2759811168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.560, 2013, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma et son environnement. Plasmas Froids en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.480, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes Pressions : les Nouveaux Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Godec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.256, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique & Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MRCT CNRS, pp.556, 2012, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtoseconde, Optique et phénomènes ultrarapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rt Femto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.226, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Interactions PlasmaSurface, Modèles, Diagnostics et Procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.365, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions (Réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.220, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique et la pression dans tous leurs états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Capoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.211, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité: Principe, développement et applications pour l’étude de la réactivité de matériaux insolubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.192, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862725000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Systèmes d’analyse. Modélisation et Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.400, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et patrimoine au service de la gestion durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, Syéphane Mottin. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Ressources et Compétences Technologiques (MRCT) - CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 222 p., 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : systèmes et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.384, 2008, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.272, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et valorisation du patrimoine des organismes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.254, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862714768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.392, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Astrophysique, Aérospatial, Environnement, Biologie, Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.432, 2006, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie des Hautes Pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.250, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers et Technologies Femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.460, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Cinétique, transports, transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.334, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.220, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862723304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.420, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Réactivité en volume et en surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.440, 2001, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862722103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'espace repensé avec le contraste et son homogénéisation, généralisation aux processus neurocognitifs des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">troisièmes ateliers dur la contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 81-89, 2014, Libres opinions, 978-2-35671-073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography chez le petit animal, l'oiseau chanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité, capteurs chimiques et physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-156, 2013, 978-2-7598-1116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-ir résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.541-548, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d\textquoterightun système pour la mesure de l\textquoterightactivité cérébrale chez l\textquoterighthomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, S. and Lelièvre, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale, optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRCT CNRS, pp.541-548, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mottin et G. Lelièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.327-342, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du rayonnement dans les procédés thermiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’analyse, Modélisation et Rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications MRCT, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour l'étude des milieux hétérogènes compartimentés absorbants et diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-408, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour la mesure intracérébrale de marqueurs fluorescents comme la E-GFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-412, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-400, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin, chercheur CNRS en optique à l'Université de Saint-Etienne, a mis au point une technique d'imagerie du cerveau sur l'oiseau Diamant Mandarin, qui pourrait être déclinée chez l'homme (...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Mottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7088-4353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">058575545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mottin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19901810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ft9BxocAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000082047187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-6850-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical solution of the Laplace equation with Robin conditions by applying Legendre transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652469.2015.1121255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird brains: Using Picosecond Optical Tomography to Assess Neural Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.40-47. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.23.11.000040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRIGENDUM: Functional white laser imaging to study brain oxygen uncoupling/re-coupling in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.1170. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of light absorption in tissues: limitations of classical homogenization approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sivaji Ganesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14350. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tropism characterisation of recombinant viruses exhibiting HIV-1 env gene from seminal strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Berlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delézay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 386 (2), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2009.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring brain hemodynamic changes in a songbird: responses to hypercapnia measured with functional MRI and near-infrared spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny Boumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen Verhoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.2457-2470. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/53/10/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate recognition by female zebra finch: Analysis of individuality in male call and first investigations on female decoding process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finch for in vivo brain metabolism monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi-Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.64421M. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social context and response to female voice: audience effect in the male Zebra Finch(Taeniopygia guttata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Bioacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'émission du continuum femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and noninvasive measurement of a songbird head's optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (29), pp.6197-6204. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ao.44.006197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Systems in Ultrafast Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.514036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audience drives male songbird response to partner's voice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6998), pp.448-51. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie résolue en temps par continuum femtoseconde. Applications en neurobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of NADH oxidation by chloramphenicol in the freely moving rat measured by picosecond time-resolved emission spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (4), pp.633-42. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Brain Spectroscopy with Femtosecond White Light Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog. Biomed. Opt. Imag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.189-197. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.465245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d un continuum de lumière blanche pour l analyse spectrale résolue en temps de milieux très diffusants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytométrie en mode femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27-28. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation laser femtoseconde du carbone : étude du panache plasma et dépôt de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.91-92. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.93-94. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du NADH par microchip YAG triplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sirgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pédri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.119-120. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie d émission du noyau Raphe Dorsalis chez le rat non anesthésié sous excitation laser UV 300-355 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.179-180. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1997037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of NADH in the rat brain during sleep-wake states with an optic fibre sensor and time-resolved fluorescence procedures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79 (3), pp.683-93. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(96)00709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence induite par laser sur les tissus profonds du cerveau du rat : application à l étude du cycle veille-sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys/1994048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses spectroscopiques du liquide céphalo-rachidien de rat en ex vivo et du noyau du raphé dorsal in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-261-C4-264. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-Optic Time-Resolved Fluorescence Sensor for in Vitro Serotonin Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47 (5), pp.591-597. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1366/0003702934067180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00566530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast in vivo cerebral NADH measurements combining time resolved fluorescence and fiber optic microsensor techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Congress LASER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.750-753. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-08251-5_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved transient absorption probing of a laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (12), pp.2061-2065. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME RESOLVED TRANSIENT ABSORPTION PROBING OF A LASER PLASMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hemici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-561-C7-561. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19917148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00250822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, applied to Applied Animal Behaviour and Veterinary Medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european conf., 19 juin 2025, Vienne, Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médecine des Lumières aux bouleversements de l’intelligence artificielle de la médecine digitale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que faire de l’héritage des Lumières ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6240, LISA ,université de Corse, Oct 2025, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics, to applied to Biomaterials Science” 2rd european conf., 20 juin 2025,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Biomedical Optics to Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Biomedical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POT (Picosecond Optical Tomography) chez le petit animal et les matériaux composites hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national C2I (instrumentation et chimie/biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique in vivo par fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national G02S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT (et imagerie fibrée & IRM). Atteindre 100µm de résolution à 5-10mm de profondeur pour quantifier une stimulation sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque national Opt-Diag : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.541-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for Periodic Media & Complex Nanostructures (in Biophotonics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st INTERNATIONAL WORKSHOP ON METALLIC NANO-OBJECTS: FROM FUNDAMENTALS TO APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie optique diffuse, optique des tissus vascularisé et imagerie in VIVO du petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio (Microscopie Fonctionnelle en Biologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogéneisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigory Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography POT : Atteindre 100µm de résolution à 5-10mm de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mifobio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation en Biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panasenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d\textquoterightun système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l\textquoterightactivité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de Tomographie Optique Diffuse hyperspectrale résolue en temps de vol du photon de l'activité cérébrale humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant GDR2588 Microscopie fonctionnelle du vivant &amp; GDR STIC-sante &amp; GDR imagiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/OSA European Conferences on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.C1-C6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optiques et NeuroImageries Rhône-alpines chez le petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt-Diag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies Optique Diffuse spectrale et spatiale: réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillet De Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographies optiques et neuroimagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mifobio 2008 (MIcroscopie FOnctionnelle en BIOlogie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for deep two-photon transcranial brain activity monitoring of a songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Neurophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon deep imaging through skin and skull of Zebra finches: preliminary studies for in-vivo brain metabolism monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphoton Microscopy in the Biomedical Sciences VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, United States. pp.64421M.1-64421M.10, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.701464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00155652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spectroscopy of brain tissue with an all-solid-state tunable picosecond UV laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gaignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Baltimore (MA), United States. pp.149-150, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO.1997.602378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-optic time-resolved fluorescence sensor in vivo measurements in the brain of rat unanesthetized and freely moving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Tran-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Iternational Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Lyon, France. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00494464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité: capteurs chimiques et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.404, 2014, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2759811168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.560, 2013, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes Pressions : les Nouveaux Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Godec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.256, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma et son environnement. Plasmas Froids en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.480, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique & Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MRCT CNRS, pp.556, 2012, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtoseconde, Optique et phénomènes ultrarapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rt Femto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.226, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Interactions PlasmaSurface, Modèles, Diagnostics et Procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Clergereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.365, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions (Réédition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.220, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique et la pression dans tous leurs états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Capoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.211, 2011, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette-Laura Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moncorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microélectrode à cavité: Principe, développement et applications pour l’étude de la réactivité de matériaux insolubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.192, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862725000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Systèmes d’analyse. Modélisation et Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.400, 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et patrimoine au service de la gestion durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, Syéphane Mottin. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Ressources et Compétences Technologiques (MRCT) - CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 222 p., 2009, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : systèmes et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.384, 2008, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.272, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et valorisation du patrimoine des organismes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.254, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862714768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de préparation des échantillons pour la microscopie électronique en transmission, tome2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pottu-Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Laub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.392, 2007, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids : Astrophysique, Aérospatial, Environnement, Biologie, Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.432, 2006, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862724256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie des Hautes Pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.250, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers et Technologies Femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Uteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.460, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Froids: Cinétique, transports, transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.334, 2005, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et joints d’étanchéité pour les hautes pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.220, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862723304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Réactivité en volume et en surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.420, 2004, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2862723396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.440, 2001, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 2862722103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'espace repensé avec le contraste et son homogénéisation, généralisation aux processus neurocognitifs des langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">troisièmes ateliers dur la contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp. 81-89, 2014, Libres opinions, 978-2-35671-073-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Optical Tomography chez le petit animal, l'oiseau chanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation et interdisciplinarité, capteurs chimiques et physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-156, 2013, 978-2-7598-1116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-ir résolue en temps, spatiale et spectrale : réalisation d'un système pour la mesure de l'activité cérébrale chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.541-548, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation et aspects multi-échelles de l'absorption de la lumière en biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mottin et G. Lelièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications MRCT CNRS, pp.327-342, 2012, intégrations, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie proche-IR résolue en temps, spatiale et spectrale : réalisation d\textquoterightun système pour la mesure de l\textquoterightactivité cérébrale chez l\textquoterighthomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mottin, S. and Lelièvre, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale, optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRCT CNRS, pp.541-548, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du rayonnement dans les procédés thermiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’analyse, Modélisation et Rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications MRCT, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour l'étude des milieux hétérogènes compartimentés absorbants et diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-408, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes pour la mesure intracérébrale de marqueurs fluorescents comme la E-GFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Cespuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-412, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-usinage par impulsions laser ultra-courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-400, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du panache plasma créé par ablation laser femtoseconde du carbone et dépôt de couches minces de DLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2001, Intégrations [des savoirs et savoir-faire], 2-86272-210-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin, chercheur CNRS en optique à l'Université de Saint-Etienne, a mis au point une technique d'imagerie du cerveau sur l'oiseau Diamant Mandarin, qui pourrait être déclinée chez l'homme (...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C2C775B"/>
+    <w:nsid w:val="1EA889F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7088-4353" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058575545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mottin_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19901810" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000082047187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6850-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2015.1121255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.11.000040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatelus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaji Ganesh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Berlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.01.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8276F18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny Boumans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Verhoye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/10/001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi-Haidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.44.006197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F3DGXVW5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030612" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cespuglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01508.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.465245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sirgant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;dri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespuglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(96)00709-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran-Minh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994460" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E063C707E90474B2A8EE18007F0DCBD870E71CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00566530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran Minh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934067180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran-Minh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08251-5_162" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Roncin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991251" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F93483227042F0566730BF498140EAFF4A9708BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A0C2675B1B237B5408CC0F62B7160E3D4DCCBF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842556v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathevon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00155652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.701464" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gaignet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.1997.602378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rt Femto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500932v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeantet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Capoani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaunier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pottu-Boumendil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ehret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cazenave" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500945v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyronneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboutique.edpsciences.fr/produit/9782759811168" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7088-4353" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058575545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mottin_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19901810" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Ft9BxocAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000082047187" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6850-2011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2015.1121255" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.11.000040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatelus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Panasenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaji Ganesh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014350" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Berlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.01.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8276F18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiny Boumans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Verhoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/10/001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.09.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi-Haidar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.44.006197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.514036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02645" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-F3DGXVW5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030612" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cespuglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01508.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.465245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001756" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001730" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Harzic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001729" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sirgant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;dri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespuglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(96)00709-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499803v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran-Minh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994460" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E063C707E90474B2A8EE18007F0DCBD870E71CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00566530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran Minh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934067180" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Tran-Minh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08251-5_162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Roncin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991251" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F93483227042F0566730BF498140EAFF4A9708BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A0C2675B1B237B5408CC0F62B7160E3D4DCCBF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407519v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005230v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panasenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathevon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vial" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912462v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00155652v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.701464" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gaignet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.1997.602378" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500929v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rt Femto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500931v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeantet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Canton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Capoani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254647v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500939v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pottu-Boumendil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ehret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500941v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cazenave" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500943v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyronneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500947v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004603v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboutique.edpsciences.fr/produit/9782759811168" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004501v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473499v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473497v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473502v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828540v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>