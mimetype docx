--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3469D51"/>
+    <w:nsid w:val="E9F2BE13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>