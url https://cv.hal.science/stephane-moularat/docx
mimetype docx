--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Moularat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en Qualité de l’Air des Environnements Intérieurs  / responsable de la Mission Patrimoine Culturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-moularat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7738-3973</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123307082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d’un doctorat en biochimie de l’Université Paris-Est Marne-la-Vallée, portant sur la détermination des contaminations fongiques dans les environnements intérieurs, j'ai d'abord développé la thématique « détection des polluants biologiques » au Centre Scientifique et Technique du Bâtiment (CSTB), établissement public dans lequel je travaille en tant qu’ingénieur d’étude et de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine d’expertise concerne le développement de solutions innovantes dédiées à la détection de pollutions fongiques, polliniques et chimiques dans les environnements intérieurs. Mes recherches sont à la fois destinées à la santé des occupants de ces environnements et à la préservation du patrimoine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aujourd’hui, je suis responsable de la mission « Patrimoine Culturel » au CSTB dans laquelle je mets en place des projets de recherche multidisciplinaires pour la conservation préventive des biens patrimoniaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon parcours au CSTB :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la Mission Patrimoine Culturel - Direction Santé Confort (DSC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Responsable de la R&D « Métrologie des aérocontaminants» - DSC Division Bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Responsable du secteur biochimie - DSC Div Bio2001-2005 : Doctorant - DSC Div Bio</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF-based sensors for the detection of airborne α-pinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pires Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brântuas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Applied Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (6), pp.1166-1173. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4lf00027g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 - Tombe de Padiaménopé (Thèbes-ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Henri Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03026582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity of fungi associated with altered wood materials in the hunting lodge of “La Muette”, Saint-Germain-en-Laye, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11557-019-01548-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce des infestations fongiques et entomologiques dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support Tracé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are VOCS an efficient way to detect fungal development in maize grains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Aleksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclooxygenases and lipoxygenases are used by the fungus Podospora anserina to repel nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Faouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1862 (10), pp.2174-2182. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dynamique de colonisation microbienne de produits de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Silar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), pp.507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to detect early or hidden fungal development in indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.06.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of airborne microbes in the Louvre Museum over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core species' in three sources of indoor air belonging to the human micro-environment to the exclusion of outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 485-486, pp.508-517. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.03.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Procedure for Molecular Analysis of Airborne Microflora in Three Indoor Environments: An Office and Two Different Museum Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Orial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ritoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201100699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne fungal volatile organic compounds in rural and urban dwellings detection of mould contamination in 94 homes determined by visual inspection and airborne fungal volatile organic compounds method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (11), pp.2005-9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moulds by volatile organic compounds: Application to heritage conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Orial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (3), pp.210--217. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of fungal development in closed spaces through the determination of specific chemical targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Oturan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.224-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of fungal development in a closed environment through the identification of specific VOC: Demonstration of a specific VOC fingerprint for fungal development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Oturan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 407 (1), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Emissions during Smoldering in Biobased Insulation: Experimental Study of the Role of Wood Fiber Board Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interflam 2025 - 16th International Fire Science &amp; Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Royal Holloway, University of London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of micro-nanostructured surfaces on the monodispersed impaction of latex beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Algre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Healthy – Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTES; IUT de Créteil-Vitry; OSU Efluve, Jul 2023, Créteil (Université Paris-Est Créteil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are VOCs an efficient way to detect fungal development in maize grains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aleksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sofia (Bulgaria), Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal biodetector: a real-time indoor air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016, 9th International conference on Indoor air quality ventilation &amp; energy conservation in buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Songdo, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimisation of silicon-based MEMS sensors dedicated to bioaerosols monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Algre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gehin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7161009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring beacon for early or hidden fungal development detection dedicated to heritage conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQ 2016, Heritage Research to Conservation Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECAGRAPH : détection précoce des contaminants des collections graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences des matériaux du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of odorous compounds in the emission of building materials measured by GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Wargocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P2.2.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of gas-phase emissions from building material samples by combining two gas-sensor arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Goschnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of specific smoldering fire tracers for construction systems incorporating bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Mikalsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of microstructured surfaces on the impaction of monodispersed polystyrene microsphere particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Al Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Algre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of colonization mechanisms of construction products by micromycetes applied to the development of a preventive treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Silar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2015, 6th Congressof European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détection d'une infestation d'insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robine Enric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3075964 ; US11596144 ; EP3729073 ; JP7144519 ; CA3086057. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et compréhension de la dynamique de colonisation microbienne des supports : vers l'élaboration de nouveaux traitements préventifs adaptés aux environnements intérieurs. Rapport final et rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Orial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Primequal. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la contamination fongique des environnements intérieurs par la détermination et la mesure de traceurs chimiques spécifiques : application à l'hygiène de l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Marne-la-Vallée, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Moularat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en Qualité de l’Air des Environnements Intérieurs  / responsable de la Mission Patrimoine Culturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-moularat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7738-3973</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123307082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d’un doctorat en biochimie de l’Université Paris-Est Marne-la-Vallée, portant sur la détermination des contaminations fongiques dans les environnements intérieurs, j'ai d'abord développé la thématique « détection des polluants biologiques » au Centre Scientifique et Technique du Bâtiment (CSTB), établissement public dans lequel je travaille en tant qu’ingénieur d’étude et de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine d’expertise concerne le développement de solutions innovantes dédiées à la détection de pollutions fongiques, polliniques et chimiques dans les environnements intérieurs. Mes recherches sont à la fois destinées à la santé des occupants de ces environnements et à la préservation du patrimoine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aujourd’hui, je suis responsable de la mission « Patrimoine Culturel » au CSTB dans laquelle je mets en place des projets de recherche multidisciplinaires pour la conservation préventive des biens patrimoniaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon parcours au CSTB :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la Mission Patrimoine Culturel - Direction Santé Confort (DSC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Responsable de la R&D « Métrologie des aérocontaminants» - DSC Division Bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Responsable du secteur biochimie - DSC Div Bio2001-2005 : Doctorant - DSC Div Bio</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF-based sensors for the detection of airborne α-pinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pires Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brântuas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Applied Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (6), pp.1166-1173. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4lf00027g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 - Tombe de Padiaménopé (Thèbes-ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Henri Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03026582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity of fungi associated with altered wood materials in the hunting lodge of “La Muette”, Saint-Germain-en-Laye, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11557-019-01548-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce des infestations fongiques et entomologiques dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support Tracé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are VOCS an efficient way to detect fungal development in maize grains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Aleksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclooxygenases and lipoxygenases are used by the fungus Podospora anserina to repel nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Faouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1862 (10), pp.2174-2182. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dynamique de colonisation microbienne de produits de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Silar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), pp.507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to detect early or hidden fungal development in indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.06.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of airborne microbes in the Louvre Museum over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.29-40. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core species' in three sources of indoor air belonging to the human micro-environment to the exclusion of outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 485-486, pp.508-517. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.03.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Procedure for Molecular Analysis of Airborne Microflora in Three Indoor Environments: An Office and Two Different Museum Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Orial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ritoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201100699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne fungal volatile organic compounds in rural and urban dwellings detection of mould contamination in 94 homes determined by visual inspection and airborne fungal volatile organic compounds method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (11), pp.2005-9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moulds by volatile organic compounds: Application to heritage conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Joblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Orial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (3), pp.210--217. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of fungal development in closed spaces through the determination of specific chemical targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Oturan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.224-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of fungal development in a closed environment through the identification of specific VOC: Demonstration of a specific VOC fingerprint for fungal development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet A. Oturan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 407 (1), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu couvant dans les matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maria Alves Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes journées du RésoFeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Epernon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Emissions during Smoldering in Biobased Insulation: Experimental Study of the Role of Wood Fiber Board Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interflam 2025 - 16th International Fire Science &amp; Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Royal Holloway, University of London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of micro-nanostructured surfaces on the monodispersed impaction of latex beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Algre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Healthy – Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTES; IUT de Créteil-Vitry; OSU Efluve, Jul 2023, Créteil (Université Paris-Est Créteil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are VOCs an efficient way to detect fungal development in maize grains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aleksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sofia (Bulgaria), Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal biodetector: a real-time indoor air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016, 9th International conference on Indoor air quality ventilation &amp; energy conservation in buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Songdo, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimisation of silicon-based MEMS sensors dedicated to bioaerosols monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Algre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gehin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7161009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring beacon for early or hidden fungal development detection dedicated to heritage conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshala Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQ 2016, Heritage Research to Conservation Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECAGRAPH : détection précoce des contaminants des collections graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences des matériaux du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of odorous compounds in the emission of building materials measured by GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Wargocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P2.2.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of gas-phase emissions from building material samples by combining two gas-sensor arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Goschnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of specific smoldering fire tracers for construction systems incorporating bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Mikalsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of microstructured surfaces on the impaction of monodispersed polystyrene microsphere particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Al Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Algre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of colonization mechanisms of construction products by micromycetes applied to the development of a preventive treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Silar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2015, 6th Congressof European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détection d'une infestation d'insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robine Enric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3075964 ; US11596144 ; EP3729073 ; JP7144519 ; CA3086057. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et compréhension de la dynamique de colonisation microbienne des supports : vers l'élaboration de nouveaux traitements préventifs adaptés aux environnements intérieurs. Rapport final et rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Orial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Primequal. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la contamination fongique des environnements intérieurs par la détermination et la mesure de traceurs chimiques spécifiques : application à l'hygiène de l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moularat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Marne-la-Vallée, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9F2BE13"/>
+    <w:nsid w:val="0B4184EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-moularat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7738-3973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123307082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pires Conti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacomi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#226;ntuas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lf00027g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Einaudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pollin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barboux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leplat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-019-01548-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02171967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Aleksic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cr&#233;pon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03152351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBF8AAF91B6EE1093D35AC778E908DCC1BA5CFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02171862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.06.072" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12053" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7FE68D991BFAFC73633983CC088ECE57247D30E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Orial" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ritoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201100699" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FRN00NM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.02.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3RWMLSQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Joblin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Orial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2010.01.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TZF2LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.08.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZMNF52M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Najjar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Algre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motzkus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aleksic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02170922v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Algre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7161009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03654503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03653256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Basset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Horn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knudsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701717v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goschnick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haeringer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Al Najjar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Motzkus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02167654v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04118632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Enric" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03654391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/tel-03840867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-moularat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7738-3973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123307082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pires Conti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacomi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#226;ntuas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lf00027g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Einaudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pollin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barboux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leplat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-019-01548-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02171967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Aleksic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cr&#233;pon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03152351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBF8AAF91B6EE1093D35AC778E908DCC1BA5CFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02171862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.06.072" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12053" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7FE68D991BFAFC73633983CC088ECE57247D30E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Orial" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ritoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201100699" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FRN00NM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.02.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3RWMLSQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Joblin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Orial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2010.01.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TZF2LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.08.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZMNF52M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Najjar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Algre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motzkus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aleksic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02170922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Algre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7161009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03654503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03653256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Basset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Horn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knudsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701717v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goschnick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haeringer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Al Najjar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Motzkus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02167654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04118632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Enric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03654391v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/tel-03840867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>