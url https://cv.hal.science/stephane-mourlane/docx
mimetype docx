--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -4530,208 +4530,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enclos Peyssonnel, modèle de bidonville marseillais (années 1950-1960)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Regnard</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Canepari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canepari, Eleonora; Mésini, Béatrice; Mourlane, Stéphane. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mobil hom(m)es. Formes d'habitats et modes d'habiter la mobilité (XVIe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Mobil hom(m)es. Formes d’habitats et modes d’habiter la mobilité (XVI e-XXI e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'aube, pp.7-22, 2016, 978-2-8159-1491-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477515v1</w:t>
+                <w:t xml:space="preserve">hal-01414851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+                <w:t xml:space="preserve">L'enclos Peyssonnel, modèle de bidonville marseillais (années 1950-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobil hom(m)es. Formes d’habitats et modes d’habiter la mobilité (XVI e-XXI e siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'aube, pp.7-22, 2016, 978-2-8159-1491-8</w:t>
+              <w:t xml:space="preserve"> Mobil hom(m)es. Formes d'habitats et modes d'habiter la mobilité (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414851v1</w:t>
+                <w:t xml:space="preserve">hal-01477515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisibility&amp;quot; and Memory. Italian immigration in France during the second half of the 20th century</w:t>
               </w:r>
@@ -5196,51 +5196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sanfilippo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2938" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Bolz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7#toc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudbizalion.fr/accueil/123-marseille-l-italienne.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Doi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harashobo.co.jp/book/b507562.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-de-litalie-contemporaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Attard-Maraninchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/engagements" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canepari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallicchio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mf.com/produit/105/9782378040390/rue-d-alger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://( https://www.seuil.com/ouvrage/faire-musee-d-une-histoire-commune-collectif/9782021441239" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/faire-musee-d-une-histoire-commune-collectif/9782021441239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/tag/colonisation/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4844" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/engagements" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03579741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-mediterranee-en-passion-melanges-d-histoire-contemporaine-offerts-a-ralph-schor.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4799-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01115304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sanfilippo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2938" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Bolz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7#toc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudbizalion.fr/accueil/123-marseille-l-italienne.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Doi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harashobo.co.jp/book/b507562.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-de-litalie-contemporaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Attard-Maraninchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/engagements" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canepari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallicchio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mf.com/produit/105/9782378040390/rue-d-alger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://( https://www.seuil.com/ouvrage/faire-musee-d-une-histoire-commune-collectif/9782021441239" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/faire-musee-d-une-histoire-commune-collectif/9782021441239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/tag/colonisation/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4844" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/engagements" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03579741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-mediterranee-en-passion-melanges-d-histoire-contemporaine-offerts-a-ralph-schor.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4799-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01115304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>