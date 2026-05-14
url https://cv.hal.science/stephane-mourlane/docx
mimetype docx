--- v1 (2026-04-15)
+++ v2 (2026-05-14)
@@ -637,269 +637,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de migrations entre Italie et France</w:t>
+                <w:t xml:space="preserve">Tenir son rang. Le livre et l'action culturelle française dans l'Italie des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1317-1318, pp.25-36</w:t>
+              <w:t xml:space="preserve">Teca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11-12, pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727901v1</w:t>
+                <w:t xml:space="preserve">hal-01783124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations intra-européennes d'hier à aujourd'hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mémoires de migrations entre Italie et France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, 1317-18, pp.6-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 1317-1318, pp.25-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01553415v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir son rang. Le livre et l'action culturelle française dans l'Italie des années 1960</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les migrations intra-européennes d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, 1317-18, pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783124v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'immigration de travail en région PACA</w:t>
               </w:r>
@@ -1030,265 +1030,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations in Franco-Italian Relationships in the Fifties and Sixties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le stade olympique de Rome : entre vitrine politique et levier d’aménagement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delpirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578318v1</w:t>
+                <w:t xml:space="preserve">hal-01456572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stade olympique de Rome : entre vitrine politique et levier d’aménagement urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La victoire de Yannick Noah à Roland-Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1983, le tournant médiatique, 1313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456572v1</w:t>
+                <w:t xml:space="preserve">hal-01437325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La victoire de Yannick Noah à Roland-Garros</w:t>
+                <w:t xml:space="preserve">Migrations in Franco-Italian Relationships in the Fifties and Sixties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1983, le tournant médiatique, 1313, </w:t>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.159-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cei.2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437325v1</w:t>
+                <w:t xml:space="preserve">hal-03578318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La victoire de Yannick Noah à Roland-Garros : ou le rêve déçu d’une icône antiraciste</w:t>
               </w:r>
@@ -2036,51 +2036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">地図で見るイタリアハンドブック</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delpirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayoko Doi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,51 +2146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l'Italie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delpirou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95 p., 2019, Atlas/Monde, 9782746751187</w:t>
             </w:r>
           </w:p>
@@ -2637,177 +2637,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les batailles de Marseille. Immigration, violences et conflits, XIXe-XXe siècles</w:t>
+                <w:t xml:space="preserve">Empreintes italiennes. Marseille et sa région 1840-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Provence. 2013</w:t>
+              <w:t xml:space="preserve">Lieux dits. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808432v1</w:t>
+                <w:t xml:space="preserve">hal-03808381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreintes italiennes. Marseille et sa région 1840-1940</w:t>
+                <w:t xml:space="preserve">Les batailles de Marseille. Immigration, violences et conflits, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lieux dits. 2013</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Provence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808381v1</w:t>
+                <w:t xml:space="preserve">hal-03808432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2974,867 +2974,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présences italiennes</w:t>
+                <w:t xml:space="preserve">Introduction. A Marseille, en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire. Sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.26-30, 2021, 978-2-36980-184-9</w:t>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.15-25, 2021, 978-2-36980-184-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797114v1</w:t>
+                <w:t xml:space="preserve">hal-03796408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Casa d’Italia de Marseille</w:t>
+                <w:t xml:space="preserve">Esclaves et captifs : Traites ottomanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Gallicchio</w:t>
+                <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pane</w:t>
+                <w:t xml:space="preserve">M’hamed Oualdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pentsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rue d’Alger</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-68, 2021, 2378040393</w:t>
+              <w:t xml:space="preserve">Atlas des migrations et des mobilités en Méditerranée, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, 2021, 9782330145019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554849v1</w:t>
+                <w:t xml:space="preserve">hal-03166147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. A Marseille, en Italie</w:t>
+                <w:t xml:space="preserve">Présences italiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire. Sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.15-25, 2021, 978-2-36980-184-9</w:t>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.26-30, 2021, 978-2-36980-184-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796408v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esclaves et captifs : Traites ottomanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Casa d’Italia de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gallicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+                <w:t xml:space="preserve">Caroline Pane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallicchio, Alessandro. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des migrations et des mobilités en Méditerranée, de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, 2021, 9782330145019</w:t>
+              <w:t xml:space="preserve">Rue d’Alger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions MF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-68, 2021, 2378040393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166147v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1907. La publication de &amp;quot;L'Invasion&amp;quot; de Louis Bertrand</w:t>
+                <w:t xml:space="preserve">1881. Marseille port de transit migratoire : la ligne Marseille-New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Bertrand; Patrick Boucheron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du musée national de l'histoire de l'immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Seuil; MNHI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.171-174, 2019, Histoire, 978-2-02-144123-9</w:t>
+              <w:t xml:space="preserve">, pp.158-161, 2019, Histoire, 978-2-02-144123-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523800v1</w:t>
+                <w:t xml:space="preserve">hal-02523796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1894. L'assassinat du président Carnot</w:t>
+                <w:t xml:space="preserve">1914. La création de la &amp;quot;légion garibaldienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Bertrand; Patrick Boucheron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du musée national de l'histoire de l'immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Seuil; MNHI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.167-170, 2019, Histoire, 978-2-02-144123-9</w:t>
+              <w:t xml:space="preserve">, pp.175-179, 2019, Histoire, 978-2-02-144123-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523794v1</w:t>
+                <w:t xml:space="preserve">hal-02523803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1881. Marseille port de transit migratoire : la ligne Marseille-New York</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1907. La publication de &amp;quot;L'Invasion&amp;quot; de Louis Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Bertrand; Patrick Boucheron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du Musée national de l'Histoire de l'immigration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.158-162, 2019</w:t>
+              <w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du musée national de l'histoire de l'immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Seuil; MNHI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-174, 2019, Histoire, 978-2-02-144123-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808533v1</w:t>
+                <w:t xml:space="preserve">hal-02523800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1881. Marseille port de transit migratoire : la ligne Marseille-New York</w:t>
+                <w:t xml:space="preserve">1894. L'assassinat du président Carnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Bertrand; Patrick Boucheron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du musée national de l'histoire de l'immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Seuil; MNHI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.158-161, 2019, Histoire, 978-2-02-144123-9</w:t>
+              <w:t xml:space="preserve">, pp.167-170, 2019, Histoire, 978-2-02-144123-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523796v1</w:t>
+                <w:t xml:space="preserve">hal-02523794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1914. La création de la &amp;quot;légion garibaldienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1881. Marseille port de transit migratoire : la ligne Marseille-New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du musée national de l'histoire de l'immigration</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.175-179, 2019, Histoire, 978-2-02-144123-9</w:t>
+              <w:t xml:space="preserve">Faire musée d'une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du Musée national de l'Histoire de l'immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.158-162, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523803v1</w:t>
+                <w:t xml:space="preserve">hal-03808533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikila, vainqueur du marathon olympique de Rome (1960). Mémoires italiennes et d’ailleurs</w:t>
               </w:r>
@@ -4340,217 +4340,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'affaire Sacco et Vanzetti. Chronique marseillaise (1921-1928)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'action culturelle de la France en Italie dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pellegrinetti, Jean-Paul. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagements. Culture politique, guerres, mémoires, mondes du travail XVIIIe-XXIe siècle</w:t>
+              <w:t xml:space="preserve">La Méditerranée en passion. Mélanges d’histoire contemporaine offerts à Ralph Schor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-130, 2016, 978-2-8124-4797-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4799-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477505v1</w:t>
+                <w:t xml:space="preserve">hal-03579741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action culturelle de la France en Italie dans les années 1960</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'affaire Sacco et Vanzetti. Chronique marseillaise (1921-1928)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Méditerranée en passion. Mélanges d’histoire contemporaine offerts à Ralph Schor</w:t>
+              <w:t xml:space="preserve">Engagements. Culture politique, guerres, mémoires, mondes du travail XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-92, 2016, 9791032000410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03579741v1</w:t>
+                <w:t xml:space="preserve">hal-01477505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5196,51 +5196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sanfilippo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2938" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Bolz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7#toc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudbizalion.fr/accueil/123-marseille-l-italienne.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Doi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harashobo.co.jp/book/b507562.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-de-litalie-contemporaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Attard-Maraninchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/engagements" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canepari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallicchio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mf.com/produit/105/9782378040390/rue-d-alger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://( https://www.seuil.com/ouvrage/faire-musee-d-une-histoire-commune-collectif/9782021441239" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/faire-musee-d-une-histoire-commune-collectif/9782021441239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/tag/colonisation/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4844" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/engagements" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03579741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-mediterranee-en-passion-melanges-d-histoire-contemporaine-offerts-a-ralph-schor.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4799-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01115304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sanfilippo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3571" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Bolz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7#toc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudbizalion.fr/accueil/123-marseille-l-italienne.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Doi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harashobo.co.jp/book/b507562.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-de-litalie-contemporaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Attard-Maraninchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/engagements" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canepari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallicchio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mf.com/produit/105/9782378040390/rue-d-alger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://( https://www.seuil.com/ouvrage/faire-musee-d-une-histoire-commune-collectif/9782021441239" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/faire-musee-d-une-histoire-commune-collectif/9782021441239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02523794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/tag/colonisation/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4844" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03579741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-mediterranee-en-passion-melanges-d-histoire-contemporaine-offerts-a-ralph-schor.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4799-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/engagements" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01115304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>