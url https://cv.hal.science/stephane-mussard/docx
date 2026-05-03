--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -208,118 +208,118 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How information technology contributes to justice efficiency</w:t>
+                <w:t xml:space="preserve">Risks and efficiencies in firm games with state-contingent input–output technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mathis</w:t>
+                <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.145 - 172. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-025-09853-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-025-06950-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461109v1</w:t>
+                <w:t xml:space="preserve">hal-05460752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNN and K-Means in Gini Prametric Spaces</w:t>
               </w:r>
@@ -403,148 +403,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks and efficiencies in firm games with state-contingent input–output technologies</w:t>
+                <w:t xml:space="preserve">How information technology contributes to justice efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Briec</w:t>
+                <w:t xml:space="preserve">Bruno Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.145 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-025-06950-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10657-025-09853-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460752v1</w:t>
+                <w:t xml:space="preserve">hal-05461109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atkinson–Shapley rules for TU-games: on the trade-off between efficiency and inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1189,51 +1189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical efficiency in firm games with constant returns to scale and $$\alpha $$-returns to scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1287,248 +1287,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for risk factors on health outcomes: The case of Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+                <w:t xml:space="preserve">María Noel Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951006v1</w:t>
+                <w:t xml:space="preserve">hal-02963368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for risk factors on health outcomes: The case of Luxembourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Noel Pi Alperin</w:t>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Stats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.09.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963368v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Gini linear and quadratic discriminant analyses</w:t>
               </w:r>
@@ -1625,209 +1625,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility and income transfer principles: Interplay and incompatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Improvement of Technical Efficiency of Firm Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2019.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145100v1</w:t>
+                <w:t xml:space="preserve">hal-02387847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Technical Efficiency of Firm Groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Briec</w:t>
+                <w:t xml:space="preserve">Utility and income transfer principles: Interplay and incompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387847v1</w:t>
+                <w:t xml:space="preserve">hal-02145100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gini Regressions and Heteroskedasticity</w:t>
               </w:r>
@@ -1924,222 +1924,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on α -Gini Measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health Inequality Indices and Exogeneous Risk Factors : An illustration luxembourgish workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mornet</w:t>
+                <w:t xml:space="preserve">Véronique Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Income and Wealth</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/roiw.12373⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-018-0973-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132104v1</w:t>
+                <w:t xml:space="preserve">hal-01987468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Inequality Indices and Exogeneous Risk Factors : An illustration luxembourgish workers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mussard</w:t>
+                <w:t xml:space="preserve">A Note on α -Gini Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
+                <w:t xml:space="preserve">Pauline Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+              <w:t xml:space="preserve">Review of Income and Wealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-018-0973-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/roiw.12373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987468v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector autoregressive models: A Gini approach</w:t>
               </w:r>
@@ -2320,51 +2320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some relations between several generalized convex DEA models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Andriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2502,51 +2502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient firm groups: Allocative efficiency in cooperative games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2684,51 +2684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (α, β)-multi-level α-Gini decomposition with an illustration to income inequality in France in 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,51 +3173,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does IT contribute to justice efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,51 +3268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair and Efficient Alternatives to Shapley-based Attribution Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,51 +3493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification One-Shot faiblement supervisée par réseaux de neurones récurrents avec attention : application à la détection de résultat juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Supervised One-shot Classification using Recurrent Neural Networks with Attention: Application to Claim Acceptance Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,90 +3718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3839,77 +3839,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3960,64 +3960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4234,51 +4234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Appellate Judgments to Tribunal Judgments – Benchmarking Different ML Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,77 +4368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Sections and Entities in Court Decisions Using HMM and CRF Graphical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4517,51 +4517,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Efficiency in Firm Games with Constant Returns to Scale and α-Returns to Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,233 +4850,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregable health inequality indices</w:t>
+                <w:t xml:space="preserve">A Two-parameter Family of Socio-economic Health Inequality Indices: Accounting for Risk and Inequality Aversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786527v1</w:t>
+                <w:t xml:space="preserve">hal-01786549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-parameter Family of Socio-economic Health Inequality Indices: Accounting for Risk and Inequality Aversions</w:t>
+                <w:t xml:space="preserve">Aggregable health inequality indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786549v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of technical efficiency of firm groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Andriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5426,51 +5426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F10FB50"/>
+    <w:nsid w:val="CDD57E5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-630X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078711568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-025-09853-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06950-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10019-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Condevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.346.0947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Charfaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats7040090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mahmoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats7040083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;n&#233; Ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/snde-2020-0134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Ouraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04056-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.09.040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40300-020-00178-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Hamady Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics7010004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mornet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12373" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.11.111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattouma Souissi-Benrejab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-018-0132-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Andriamasy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1279159" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2015.1103707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.04.049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-014-9277-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sadefo-Kamdem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Seyte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.06.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0TB17C7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadefo Kamdem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terraza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2011.00441.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Makdissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2008.00505.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0237-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B876676FCC68D430953682F7CB706FA27CB9C668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_19" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia190303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220483" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220446" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344310v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Ouraga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar N'Diaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-630X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078711568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06950-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-025-09853-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10019-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Condevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.346.0947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Charfaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats7040090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mahmoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats7040083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;n&#233; Ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/snde-2020-0134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Ouraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04056-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.09.040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40300-020-00178-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.05.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Hamady Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics7010004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12373" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.11.111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattouma Souissi-Benrejab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-018-0132-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Andriamasy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1279159" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2015.1103707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.04.049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-014-9277-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sadefo-Kamdem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Seyte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.06.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0TB17C7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadefo Kamdem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terraza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2011.00441.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Makdissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2008.00505.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0237-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B876676FCC68D430953682F7CB706FA27CB9C668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_19" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia190303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220483" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220446" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344310v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Ouraga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar N'Diaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>