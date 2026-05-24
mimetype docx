--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -174,542 +174,542 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks and efficiencies in firm games with state-contingent input–output technologies</w:t>
+                <w:t xml:space="preserve">Le traitement automatisé du langage naturel : l’apport des transformers et les enjeux pour les sciences économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Briec</w:t>
+                <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 134 (6), pp.947-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-025-06950-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.346.0947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460752v1</w:t>
+                <w:t xml:space="preserve">hal-05075552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNN and K-Means in Gini Prametric Spaces</w:t>
+                <w:t xml:space="preserve">How information technology contributes to justice efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Mussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Charpentier</w:t>
+                <w:t xml:space="preserve">Bruno Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA251085⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.145 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-025-09853-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347364v1</w:t>
+                <w:t xml:space="preserve">hal-05461109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How information technology contributes to justice efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mathis</w:t>
+                <w:t xml:space="preserve">Risks and efficiencies in firm games with state-contingent input–output technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10657-025-09853-z⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-025-06950-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461109v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atkinson–Shapley rules for TU-games: on the trade-off between efficiency and inequality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Briec</w:t>
+                <w:t xml:space="preserve">KNN and K-Means in Gini Prametric Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ECAI 2025 - 28th European Conference on Artificial Intelligence, 25-30 October 2025, Bologna, Italy – Including 14th Conference on Prestigious Applications of Intelligent Systems (PAIS 2025), 413, pp.2394 - 2401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-024-10019-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA251085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878170v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement automatisé du langage naturel : l’apport des transformers et les enjeux pour les sciences économiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atkinson–Shapley rules for TU-games: on the trade-off between efficiency and inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Condevaux</w:t>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vol. 134 (6), pp.947-978. </w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.346.0947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11238-024-10019-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075552v1</w:t>
+                <w:t xml:space="preserve">hal-04878170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment Analysis for Tourism Insights: A Machine Learning Approach</w:t>
               </w:r>
@@ -890,51 +890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 700 Identification in Judicial Judgments: Comparing Transformers and Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal Component Analysis: A Generalized Gini Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1189,64 +1189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical efficiency in firm games with constant returns to scale and $$\alpha $$-returns to scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1287,395 +1287,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for risk factors on health outcomes: The case of Luxembourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Gini linear and quadratic discriminant analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Condevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Noel Pi Alperin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téa Ouraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.09.040⟩</w:t>
+              <w:t xml:space="preserve">METRON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (2), pp.219-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40300-020-00178-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963368v1</w:t>
+                <w:t xml:space="preserve">hal-02950101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for risk factors on health outcomes: The case of Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Noel Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951006v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Gini linear and quadratic discriminant analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Condevaux</w:t>
+                <w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METRON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78 (2), pp.219-236. </w:t>
+              <w:t xml:space="preserve">Stats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40300-020-00178-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950101v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Technical Efficiency of Firm Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1722,51 +1722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility and income transfer principles: Interplay and incompatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1813,51 +1813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gini Regressions and Heteroskedasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndéné Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,447 +1924,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Inequality Indices and Exogeneous Risk Factors : An illustration luxembourgish workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gini-PLS Regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Thireau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
+                <w:t xml:space="preserve">Fattouma Souissi-Benrejab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-018-0973-3⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40953-018-0132-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987468v1</w:t>
+                <w:t xml:space="preserve">hal-02187582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on α -Gini Measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+                <w:t xml:space="preserve">Health Inequality Indices and Exogeneous Risk Factors : An illustration luxembourgish workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mornet</w:t>
+                <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Income and Wealth</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/roiw.12373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10198-018-0973-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132104v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector autoregressive models: A Gini approach</w:t>
+                <w:t xml:space="preserve">A Note on α -Gini Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oumar Hamady Ndiaye</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2017.11.111⟩</w:t>
+              <w:t xml:space="preserve">Review of Income and Wealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/roiw.12373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132100v1</w:t>
+                <w:t xml:space="preserve">hal-02132104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gini-PLS Regressions</w:t>
+                <w:t xml:space="preserve">Vector autoregressive models: A Gini approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fattouma Souissi-Benrejab</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Hamady Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 492, pp.1967-1979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40953-018-0132-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2017.11.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187582v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some relations between several generalized convex DEA models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Andriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2496,239 +2496,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient firm groups: Allocative efficiency in cooperative games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Briec</w:t>
+                <w:t xml:space="preserve">Book Review of The Gini Methodology: A Primer on a Statistical Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndéné Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 239 (1), pp.286-296. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Inequality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.321-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.04.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10888-014-9277-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132094v1</w:t>
+                <w:t xml:space="preserve">hal-04854621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review of The Gini Methodology: A Primer on a Statistical Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndéné Ka</w:t>
+                <w:t xml:space="preserve">Efficient firm groups: Allocative efficiency in cooperative games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Inequality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (2), pp.321-324. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 239 (1), pp.286-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10888-014-9277-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854621v1</w:t>
+                <w:t xml:space="preserve">hal-02132094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (α, β)-multi-level α-Gini decomposition with an illustration to income inequality in France in 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,332 +2824,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUADRATIC PEN'S PARADE AND THE COMPUTATION OF THE GINI INDEX</w:t>
+                <w:t xml:space="preserve">Introduction to the Special Issue in memory of Bernard Philippe: Advances in poverty, efficiency and inequality measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Terraza</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Income and Wealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4991.2011.00441.x⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.870-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935502v1</w:t>
+                <w:t xml:space="preserve">hal-05623664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of s-concentration curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QUADRATIC PEN'S PARADE AND THE COMPUTATION OF THE GINI INDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sadefo Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Seyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Makdissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+                <w:t xml:space="preserve">Michel Terraza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (4), pp.1312-1328. </w:t>
+              <w:t xml:space="preserve">Review of Income and Wealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.583-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1540-5982.2008.00505.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4991.2011.00441.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132082v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decomposition of s-concentration curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (4), pp.1312-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1540-5982.2008.00505.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyzing the impact of indirect tax reforms on rank-dependent social welfare functions: a positional dominance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Makdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (3), pp.385-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-007-0237-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3159,277 +3262,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does IT contribute to justice efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual conference of the Italian Society of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIDE/ISLE, Dec 2024, ROME, Sapienza Univesità di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair and Efficient Alternatives to Shapley-based Attribution Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMLPKDD 2022 - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NER sur décisions judiciaires françaises : CamemBERT Judiciaire ou méthode ensembliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,100 +3547,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des connaissances EGC'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification One-Shot faiblement supervisée par réseaux de neurones récurrents avec attention : application à la détection de résultat juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,472 +3655,472 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Supervised One-shot Classification using Recurrent Neural Networks with Attention: Application to Claim Acceptance Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JURIX 2019 32nd International Conference on Legal Knowledge and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/faia190303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4032,51 +4135,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’anticipation de la répression : innovation ou régression ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4086,199 +4189,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scribe: A Specialized Collaborative Tool for Legal Judgment Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrico Francesconi; Georg Borges; Christoph Sorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Knowledge and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 362, IOS Press, pp.290-293, 2022, Frontiers in Artificial Intelligence and Applications, 978-1-64368-364-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA220483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Appellate Judgments to Tribunal Judgments – Benchmarking Different ML Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,200 +4403,200 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrico Francesconi; Georg Borges; Christoph Sorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Knowledge and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 362, IOS Press, pp.33-42, 2022, Frontiers in Artificial Intelligence and Applications, 978-1-64368-364-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA220446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Sections and Entities in Court Decisions Using HMM and CRF Graphical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-86, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4503,694 +4606,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Efficiency in Firm Games with Constant Returns to Scale and α-Returns to Scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principal Component Analysis: A Generalized Gini Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Ouraga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344310v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal Component Analysis: A Generalized Gini Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Principal Component Analysis : A Generalized Gini Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Ouraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327521v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal Component Analysis : A Generalized Gini Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Charpentier</w:t>
+                <w:t xml:space="preserve">Technical Efficiency in Firm Games with Constant Returns to Scale and α-Returns to Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340386v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector autoregressive models : a Gini approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-parameter Family of Socio-economic Health Inequality Indices: Accounting for Risk and Inequality Aversions</w:t>
+                <w:t xml:space="preserve">Aggregable health inequality indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786549v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregable health inequality indices</w:t>
+                <w:t xml:space="preserve">A Two-parameter Family of Socio-economic Health Inequality Indices: Accounting for Risk and Inequality Aversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Noel Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786527v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of technical efficiency of firm groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Andriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Inequality Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5200,165 +5303,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du coût d'opportunité des fonds publics pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Khoudmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mahenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] LAMETA et Université Montpellier 1 - Etude pour le Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5426,51 +5529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDD57E5B"/>
+    <w:nsid w:val="9E69C771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-630X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078711568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06950-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-025-09853-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10019-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Condevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.346.0947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Charfaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats7040090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mahmoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats7040083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;n&#233; Ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/snde-2020-0134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Ouraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04056-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.09.040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40300-020-00178-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.05.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Hamady Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics7010004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12373" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.11.111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattouma Souissi-Benrejab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-018-0132-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Andriamasy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1279159" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2015.1103707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.04.049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-014-9277-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sadefo-Kamdem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Seyte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.06.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0TB17C7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadefo Kamdem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terraza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2011.00441.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Makdissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2008.00505.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0237-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B876676FCC68D430953682F7CB706FA27CB9C668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_19" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia190303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220483" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220446" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344310v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Ouraga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar N'Diaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-mussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-630X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078711568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Condevaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.346.0947" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-025-09853-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06950-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10019-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Charfaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats7040090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mahmoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats7040083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;n&#233; Ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/snde-2020-0134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Ouraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04056-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40300-020-00178-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.09.040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.05.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Hamady Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics7010004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattouma Souissi-Benrejab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-018-0132-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Noel Pi Alperin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0973-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mornet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.11.111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Andriamasy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2017.1279159" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2015.1103707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-014-9277-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.04.049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sadefo-Kamdem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Seyte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.06.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0TB17C7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.08.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3Q6CK9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadefo Kamdem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terraza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2011.00441.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Makdissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2008.00505.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-007-0237-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B876676FCC68D430953682F7CB706FA27CB9C668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia190303" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220483" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220446" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Ouraga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344310v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar N'Diaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>