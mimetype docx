--- v0 (2026-03-13)
+++ v1 (2026-05-08)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -631,2353 +631,2219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05151246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organizing models of human trunk organogenesis recapitulate spinal cord and spine co-morphogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Lyubimova</w:t>
+                <w:t xml:space="preserve">Single-cell transcriptomic analysis reveals diversity within mammalian spinal motor neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ee Shan Liau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suoqin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Chung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Szu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41587-023-01956-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35574-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778367v1</w:t>
+                <w:t xml:space="preserve">hal-03950318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell transcriptomic analysis reveals diversity within mammalian spinal motor neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëliss Calon</w:t>
+                <w:t xml:space="preserve">Dynamic extrinsic pacing of the HOX clock in human axial progenitors controls motor neuron subtype specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Gribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.194514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35574-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03950318v1</w:t>
+                <w:t xml:space="preserve">hal-03550019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic extrinsic pacing of the HOX clock in human axial progenitors controls motor neuron subtype specification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro models of spinal motor circuit’s development in mammals: achievements and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Martinez-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.240-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conb.2020.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.194514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03550019v1</w:t>
+                <w:t xml:space="preserve">hal-03550691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro models of spinal motor circuit’s development in mammals: achievements and challenges</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Readout of Neural Stem Cell Transgenesis with an Integration-Coupled Gene Expression Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuma Kumamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Maurinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vandormael-Pournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print, pp.S0896-6273(20)30407-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2020.05.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conb.2020.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03550691v1</w:t>
+                <w:t xml:space="preserve">pasteur-02877084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Readout of Neural Stem Cell Transgenesis with an Integration-Coupled Gene Expression Switch</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">BMP4 patterns Smad activity and generates stereotyped cell fate organisation in spinal organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vandormael-Pournin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Barata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Frarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Contremoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (14), pp.dev175430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.175430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2020.05.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02877084v1</w:t>
+                <w:t xml:space="preserve">pasteur-03254035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMP4 patterns Smad activity and generates stereotyped cell fate organisation in spinal organoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Contremoulins</w:t>
+                <w:t xml:space="preserve">Fishes in a changing world: learning from the past to promote sustainability of fish populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. C. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. K. Clever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. K. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (3), pp.804-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.175430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03254035v1</w:t>
+                <w:t xml:space="preserve">hal-01753931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishes in a changing world: learning from the past to promote sustainability of fish populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serotonin neurons in a dish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.41-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.3455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.13546⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01753931v1</w:t>
+                <w:t xml:space="preserve">hal-03830195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin neurons in a dish</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combinatorial analysis of developmental cues efficiently converts human pluripotent stem cells into multiple neuronal subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Piskorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Salah-Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 34 (1), pp.41-42. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.3049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.3455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830195v1</w:t>
+                <w:t xml:space="preserve">hal-01115630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of various reef sounds on coral-fish larvae behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86 (5), pp.1507-1518. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.12651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial analysis of developmental cues efficiently converts human pluripotent stem cells into multiple neuronal subtypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivien Chevaleyre</w:t>
+                <w:t xml:space="preserve">Synergistic binding of transcription factors to cell-specific enhancers programs motor neuron identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Closser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (9), pp.1219-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.3467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.3049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01115630v1</w:t>
+                <w:t xml:space="preserve">hal-03830227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic binding of transcription factors to cell-specific enhancers programs motor neuron identity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetically-Modified Human Pluripotent Stem Cells: New Hopes for the Understanding and the Treatment of Neurological Diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Morrison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Onteniente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1566523211313020005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nn.3467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830227v1</w:t>
+                <w:t xml:space="preserve">hal-03830178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically-Modified Human Pluripotent Stem Cells: New Hopes for the Understanding and the Treatment of Neurological Diseases?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concentration-Dependent Requirement for Local Protein Synthesis in Motor Neuron Subtype-Specific Response to Axon Guidance Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peljto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (4), pp.1496-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4176-11.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1566523211313020005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830178v1</w:t>
+                <w:t xml:space="preserve">hal-03830271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration-Dependent Requirement for Local Protein Synthesis in Motor Neuron Subtype-Specific Response to Axon Guidance Cues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Kam</w:t>
+                <w:t xml:space="preserve">An Alternative Splicing Switch Regulates Embryonic Stem Cell Pluripotency and Reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Samavarchi-Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinchen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Slobodeniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave O'Hanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (1), pp.132-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2011.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4176-11.2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830271v1</w:t>
+                <w:t xml:space="preserve">hal-03830239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative Splicing Switch Regulates Embryonic Stem Cell Pluripotency and Reprogramming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined microfluidics/protein patterning platform for pharmacological interrogation of axon pathfinding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Wichterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lance Kam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (8), pp.1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b922143c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2011.08.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830239v1</w:t>
+                <w:t xml:space="preserve">hal-03830259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined microfluidics/protein patterning platform for pharmacological interrogation of axon pathfinding</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dendritic localization and activity-dependent translation of Engrailed1 transcription factor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel A Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trembleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Volovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prochiantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (2), pp.230-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2007.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b922143c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830259v1</w:t>
+                <w:t xml:space="preserve">hal-00184043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic localization and activity-dependent translation of Engrailed1 transcription factor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendritic localization and activity-dependent translation of Engrailed1 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel A Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel A Di Nardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Nedelec</w:t>
+                <w:t xml:space="preserve">Alain Trembleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trembleau</w:t>
+                <w:t xml:space="preserve">Michel Volovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Prochiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35 (2), pp.230-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 35 (2), pp.230-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2007.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2007.02.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00184043v1</w:t>
+                <w:t xml:space="preserve">hal-02380604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic localization and activity-dependent translation of Engrailed1 transcription factor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Trembleau</w:t>
+                <w:t xml:space="preserve">Emx2 homeodomain transcription factor interacts with eukaryotic translation initiation factor 4E (eIF4E) in the axons of olfactory sensory neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...157 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Prochiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (29), pp.10815-10820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0403824101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2987,147 +2853,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenotransplantation of Embryonic Stem Cell-Derived Motor Neurons into the Developing Chick Spinal Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynek Wichterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirza Peljto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cells in Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 482, Humana Press, pp.171-183, 2009, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-59745-060-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3195,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07539878"/>
+    <w:nsid w:val="05B1CB60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3426,51 +3292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-nedelec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8044-2498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090166507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208955854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431973956" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05123209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Wiegering" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Brunetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Metayer-Derout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damelys Calderon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58554-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05151246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn van Sambeek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Mirdass" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lyubimova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01956-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ee Shan Liau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoqin Jin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Szu Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Calon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35574-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouilleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.194514" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nedelec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Martinez-Arias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2020.12.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02877084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maurinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2020.05.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barata" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Frarma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.175430" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Gordon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Harding" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Clever" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Davidson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Davison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13546" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3455" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parmentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubrun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Nedelec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZQSD0J4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#244;me" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Piskorowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah-Mohellibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Mazzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Mahony" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Closser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Morrison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nedelec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3467" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Onteniente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peschanski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martinat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566523211313020005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nedelec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peljto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amoroso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4176-11.2012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi-Tehrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Slobodeniuc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave O'Hanlon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2011.08.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830259v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Wichterle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Kam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922143c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A Di Nardo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trembleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Volovitch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prochiantz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2007.02.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VBVXNMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bouillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0403824101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Peljto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-060-7_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-nedelec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8044-2498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090166507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208955854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431973956" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05123209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Wiegering" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Brunetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Metayer-Derout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damelys Calderon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58554-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05151246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn van Sambeek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Mirdass" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lyubimova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01956-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ee Shan Liau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoqin Jin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Szu Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Calon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35574-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouilleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaslin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.194514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nedelec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Martinez-Arias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2020.12.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02877084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maurinot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2020.05.038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03254035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Frarma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.175430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Gordon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Harding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Clever" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Davidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Davison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13546" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3455" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#244;me" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Piskorowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah-Mohellibi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parmentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berten" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Nedelec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12651" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZQSD0J4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Mazzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Mahony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Closser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Morrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nedelec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3467" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Onteniente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peschanski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Martinat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566523211313020005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nedelec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peljto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amoroso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4176-11.2012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi-Tehrani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Slobodeniuc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave O'Hanlon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2011.08.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Wichterle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Kam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922143c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184043v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A Di Nardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trembleau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Volovitch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prochiantz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2007.02.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VBVXNMF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bouillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0403824101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Peljto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-060-7_11" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>