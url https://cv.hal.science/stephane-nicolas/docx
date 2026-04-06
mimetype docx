--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -75,8891 +75,8891 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogenetic relationships and genetic diversity of Tunisian maize landraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dhia Eddine Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Galaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0316185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">metaGE: Investigating genotype x environment interactions through GWAS meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg de Walsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.e1011553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Balconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Galaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Ana Malvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (6), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-dimensional multi-omics measured in controlled conditions are useful for maize platform and field trait predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baber Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime J Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Maistriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (7), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04679-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability of aquaporin expression in maize: From eQTLs to a MITE insertion regulating PIP2;5 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie C Maistriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime J Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (1), pp.368-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103846v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity and selection signatures in a gene bank panel of maize inbred lines from Southeast Europe compared with two West European panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlatko Galić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Anđelković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Kravić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Grčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Ledenčan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04336-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tollon-Cordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0238334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maize adaptation across temperate climates was obtained via expression of two florigen genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Castelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Granato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.e1008882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sylvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (11), pp.1593-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.255224.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-1926-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput genotyping of structural variations in a complex plant genome using an original Affymetrix® axiom® array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Pirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6136-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CORRECTION: Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modelling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Canas-Pendon Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modeling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Canas-Pendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.919-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent introductions and admixtures have contributed to adaptation of European maize and its American counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.e1006666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2949-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium and power of a large grapevine (Vitis vinifera L) diversity panel newly designed for association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Péros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0754-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01322529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the link between genome size and growth rate in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doménica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.2408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide analysis of yield in Europe: allelic effects as functions of drought and heat scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (11), pp.2313-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht E Melchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of long-term working memory through personalization applied to free recall : Uncurbing the primacy-effect enthusiasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.571-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-012-0284-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of maize to temperate climates: mid-density genome-wide association genetics and diversity patterns reveal key genomic regions, with a major contribution of the Vgt2 (ZCN8) locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (4), pp.691 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04914.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Truntzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Sawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doménica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (4), pp.731 - 747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictive inferences activation during reading: interest of a Stroop-like task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01440903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel measures of linkage disequilibrium that correct the bias due to population structure and relatedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (3), pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2011.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNiPlay: a web-based tool for detection, management and analysis of SNPs. Application to grapevine diversity projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (134), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.373-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.062273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromosome ‘speed dating’ during meiosis of polyploid Brassica hybrids and haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.331-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Allelic diversity of maize landraces for abiotic and biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stéphane D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balconi Carlotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ana Butron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaumont François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouesnard Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting adaptation of maize landraces from genebanks by combining DNA-pool genotyping, genomic prediction and genomic offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Galaretto Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Malvar Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Balconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline for Haplotype Frequencies Estimation from Pooled Targeted Sequencing in Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minguella Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Evry courcouronnes, France. 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/mst016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic predictions and Genome-wide association studies on DNA pools to characterize traditional maize landraces and identify genomic regions associated with agronomic traits and environmental adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Oscar Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Haplotype Frequencies from Pooled Targeted Sequencing in Maize Landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minguella Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème carrefour de la sélection maïs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saclay, France. 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/mst016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Jeonghwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournaire-Roux Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction and landscape genomics in a large maize landraces collection using high-throughput pool genotyping identifies promising sources of diversity for prebreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Root Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Ghent, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t>
+              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368767v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of the expression of plasma membrane aquaporins in maize leaves: from eQTLs to characterization of cis-and trans-acting regulatory factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Maistriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Teirlinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
+              <w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167184v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding european flint maize panels for genome-wide association and genomic selection studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pin</w:t>
+                <w:t xml:space="preserve">Responses to selection for adaptation to temperate conditions in tropical drought tolerant maize production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual maize genetics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, St Louis, United States. , 335 p., 2019, 61st Annual Maize Genetics Conference Program and Abstracts</w:t>
+              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735057v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to selection for adaptation to temperate conditions in tropical drought tolerant maize production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+                <w:t xml:space="preserve">Expanding european flint maize panels for genome-wide association and genomic selection studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Arca</w:t>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+              <w:t xml:space="preserve">61. Annual maize genetics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, St Louis, United States. , 335 p., 2019, 61st Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736402v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
+              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734953v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new high-throughput 105K presence/absence variation genotyping array for quantitative genetic studies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Rimbert</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478801v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Pichon</w:t>
+                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478798v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">Development of a new high-throughput 105K presence/absence variation genotyping array for quantitative genetic studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piranni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879934v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study for protein expression under normal and water deficit conditions in maize leaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">Exploring QTLxE in a network of fields: identification of QTLs associated with scenarios of heat and drought for predicting yields in future climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrométrie de Masse, Métabolomique et Analyse Protéomique (SMMAP) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. </w:t>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879943v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring QTLxE in a network of fields: identification of QTLs associated with scenarios of heat and drought for predicting yields in future climates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Genome wide association study for protein expression under normal and water deficit conditions in maize leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+              <w:t xml:space="preserve">Spectrométrie de Masse, Métabolomique et Analyse Protéomique (SMMAP) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605102v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 Flint collection using Genotyping By Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMercator : A complete framework to integrate QTL, meta-QTL, genome annotation and genome-wide association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ait-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième meeting annuel d’AMAIZING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of High-Throughput Genotyping Technologies in Maize: Increase in number of regions detected in association genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kruijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to temperate conditions of sub-tropical drought tolerant maize populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 species of the Vitis genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génoplante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Pont Royal, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNiPlay : A web application for detection, management and analysis of SNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. international conference on grapevine breeding and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Geneva (New York), United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine breeding and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Geneva, New York, United States. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822150v1</w:t>
-              </w:r>
-[...4685 lines deleted...]
-                <w:t xml:space="preserve">hal-02668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8977,77 +8977,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaterization of maize landraces to identify source of diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaretto Agustin Oscar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9096,432 +9096,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring European maize genetic resources for adaptation using high-throughout genotyping, genomic prediction and landscape genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galaretto Agustin Oscar</w:t>
+                <w:t xml:space="preserve">Predicting seed composition and agronomic traits in maize genetic resources using phenomic selection based on near-infrared spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlotta Balconi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rita Redaelli</w:t>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Andjelkovic</w:t>
+                <w:t xml:space="preserve">Moreau Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. EUCARPIA General Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibniz Institute of Plant Genetics and Crop Plant Research (IPK), Aug 2024, Leizpig, Germany</w:t>
+              <w:t xml:space="preserve">Joint PRO-GRACE/EMPHASIS policy symposium and workshop about plant genetic resources and phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euroseeds, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807689v1</w:t>
+                <w:t xml:space="preserve">hal-04807968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Exploring European maize genetic resources for adaptation using high-throughout genotyping, genomic prediction and landscape genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaretto Agustin Oscar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Balconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Ana Malvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Andjelkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">22. EUCARPIA General Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz Institute of Plant Genetics and Crop Plant Research (IPK), Aug 2024, Leizpig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201495v1</w:t>
+                <w:t xml:space="preserve">hal-04807689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting seed composition and agronomic traits in maize genetic resources using phenomic selection based on near-infrared spectra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Baber Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint PRO-GRACE/EMPHASIS policy symposium and workshop about plant genetic resources and phenotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euroseeds, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807968v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MineLandDiv - Mining Allelic Diversity in maize Landraces for Tolerance to Abiotic and Biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACCE-JPI and GEH Joint Conference 2024 "Toward New Horizons Sustainable solutions in Agri-Food and Biotechnology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FACCE-JPO and Green Era-Hub (GEH), Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9546,51 +9546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing of 650 maize lines from two association panel, an unprecedented ressource for deciphering genetic diversity and better understanding genotype-phenotype relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Clôture du projet SeqOccin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GenoToul Get Plage; GenoToul Bioinformatics, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9615,103 +9615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
@@ -9740,103 +9740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection and Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Genomics, Nov 2023, Bordeaux, France</w:t>
@@ -9865,103 +9865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
@@ -9984,441 +9984,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une puce de génotypage haut débit des Insertions/Délétions chez le maïs : Application aux études d'associations pangénomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Mabire</w:t>
+                <w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariagela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Pirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Science et Parteneriat Plant2Pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plant2Pro, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807992v1</w:t>
+                <w:t xml:space="preserve">hal-04808039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Rôles des variations structurales dans la construction des caractères moléculaires et phénotypiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808039v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des variations structurales dans la construction des caractères moléculaires et phénotypiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement d'une puce de génotypage haut débit des Insertions/Délétions chez le maïs : Application aux études d'associations pangénomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Pirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">Rencontre Science et Parteneriat Plant2Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plant2Pro, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878368v1</w:t>
+                <w:t xml:space="preserve">hal-04807992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/Absence variation contributes to adaptation, agronomic traits variation and hybrid performances in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Piranni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10499,51 +10499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bauget Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishmawi Louai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournaire-Roux Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boursiac Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10585,64 +10585,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10710,64 +10710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10835,103 +10835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
@@ -10960,103 +10960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Systems Biology congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Cambridge, United Kingdom</w:t>
@@ -11079,359 +11079,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
+              <w:t xml:space="preserve">Journée SFEAP-SFSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368737v1</w:t>
+                <w:t xml:space="preserve">hal-03879865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFEAP-SFSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879865v1</w:t>
+                <w:t xml:space="preserve">hal-03368737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harlan International Symposium : Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
@@ -11460,103 +11460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium GisBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -11585,103 +11585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des Insertion/Délétions à la variations des caractères, l’adaptation et aux performances hybrides au moyen d’une puce de génotypage haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie B Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GIS-BV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
@@ -11710,103 +11710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European maize meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -11829,359 +11829,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of aquaporin expression in maize: proximal and distal eQTLs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
+                <w:t xml:space="preserve">Development of a new high throughput 105K Presence/Absence Variation genotyping array for quantitative genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Pirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">, Mar 2018, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737313v1</w:t>
+                <w:t xml:space="preserve">hal-02787197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new high throughput 105K Presence/Absence Variation genotyping array for quantitative genetic studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Regulation of aquaporin expression in maize: proximal and distal eQTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie C Maistriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, St Malo, France</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787197v1</w:t>
+                <w:t xml:space="preserve">hal-02737313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of high-troughput Presence/Absence Variant genotyping array in maize based on Affymetrix Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EPGV 2018 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Evry, France</w:t>
@@ -12210,51 +12210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies between 60 000 Present/Absent Variants and 29 agronomic traits using a high throughput genotyping array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EPGV 2018 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12279,103 +12279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the interest of integrating PAV genomic information in genetic analysis by investigating the extent of linkage disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
@@ -12398,471 +12398,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Giessen, Germany</w:t>
+              <w:t xml:space="preserve">59. Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785295v1</w:t>
+                <w:t xml:space="preserve">hal-01569899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Saint-Louis, United States</w:t>
+              <w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569899v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+                <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603111v1</w:t>
+                <w:t xml:space="preserve">hal-02785295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS for protein expression under normal and water deficit conditions in maize leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12904,103 +12904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA pooling for evaluating originality of the landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. German-French Maize Breeders School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Hohenheim, Germany</w:t>
@@ -13023,221 +13023,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining bulk segregant analysis with high-troughput resequencing to map and clone natural mutations involved in trait variation: First lessons from the early flowering time recessive mutation F7p</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide association study between 60 000 Present/Absent Variants and 29 agronomic traits using a new high throughput genotyping array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795374v1</w:t>
+                <w:t xml:space="preserve">hal-02795575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study between 60 000 Present/Absent Variants and 29 agronomic traits using a new high throughput genotyping array</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining bulk segregant analysis with high-troughput resequencing to map and clone natural mutations involved in trait variation: First lessons from the early flowering time recessive mutation F7p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795575v1</w:t>
+                <w:t xml:space="preserve">hal-02795374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping for transition to autotrophic growth under chilling conditions in maize</w:t>
               </w:r>
@@ -13249,77 +13249,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clipet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Hû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia 2016. Plant Breeding: the Art of Bringing Science to Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Zürich, Switzerland</w:t>
@@ -13361,51 +13361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening germplasm for adaptation to drought and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Adiveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13467,277 +13467,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the sensitivity of grain number to drought and high temperature in maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
+                <w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740735v1</w:t>
+                <w:t xml:space="preserve">hal-02799117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Genetic variability of the sensitivity of grain number to drought and high temperature in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799117v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS-Asso : A Generic Database for Managing and Exploiting Plant Genetic Association Studies Results Using High Throughput Genotyping and Phenotyping Data</w:t>
               </w:r>
@@ -13848,103 +13848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high-throughput approach to characterize Presence/Absence Variant in Maize based on Affymetrix technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Pirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
@@ -13973,103 +13973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity, grape evolution and usefulness of natural variation for the understanding of complex traits in grape and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International conference on grape breeding and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
@@ -14223,103 +14223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t>
@@ -14348,103 +14348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNiPlay: A web-based tool for detection, management and analysis of SNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
@@ -14467,346 +14467,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+                <w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bounon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+                <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754346v1</w:t>
+                <w:t xml:space="preserve">hal-02754943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
+                <w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bounon</w:t>
+                <w:t xml:space="preserve">Richard Bounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
+              <w:t xml:space="preserve">18. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754943v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in four Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14893,64 +14893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large genetic variability of maize leaf palatability to european corn borer : metabolic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoussa Sanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14998,103 +14998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metaGE: Investigating Genotype × Environment interactions through meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg de Walsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15116,103 +15116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tollon-Cordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15238,103 +15238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity patterns and selective sweeps in a Southeast European panel of maize inbred lines as combined with two West European panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlatko Galić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Anđelković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalija Kravić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Grčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Ledenčan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15356,103 +15356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies untapped landraces and genomic regions that could enrich the maize breeding pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15478,90 +15478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic diversity of landraces with high-throughput SNP genotyping of DNA bulks: methodology and application to the maize 50k array Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15613,51 +15613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics provides novel insights into the mechanisms of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15722,103 +15722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and microarrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15870,77 +15870,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Pirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15998,103 +15998,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering-related traits and florigen expression in a collection of maize inbred lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Castelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -16164,51 +16164,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROLE GENETIQUE DE LA RECOMBINAISON HOMEOLOGUE CHEZ LES HAPLOIDES DE COLZA (BRASSICA NAPUS L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des plantes. Ecole Nationale Supérieure Agronomique de Rennes, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NSARH069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16404,51 +16404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galaretto Agustin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Malvar Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur," TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Teirlinckx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piranni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Braham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Eddine Hammami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Kthiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316185" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae326" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Gali&#263;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Kravi&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gr&#269;i&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Leden&#269;an" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04336-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238334" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393099v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6136-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Hearne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006666" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2408" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644798v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808013v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piranni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737313v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787197v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786354v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795374v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506172v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507780v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788790v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mabire" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Jorge" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01689186v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NSARH069" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Eddine Hammami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Kthiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Gali&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Kravi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gr&#269;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Leden&#269;an" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04336-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6136-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Hearne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006666" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2408" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644798v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-134" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302702v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galaretto Agustin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Malvar Rosa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Teirlinckx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piranni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rimbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Braham" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743412v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824316v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808013v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piranni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787197v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737313v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786354v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795374v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506172v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507780v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788790v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mabire" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Jorge" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01689186v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NSARH069" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>