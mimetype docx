--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -34,4751 +34,4991 @@
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stéphane Nicolas </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">stephane-nicolas</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-0758-9930</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">119618737</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/D-4980-2009</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships and genetic diversity of Tunisian maize landraces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-quality chromosome-scale genome assemblies of 29 maize inbred lines of European breeding relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316185⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05150986v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metaGE: Investigating genotype x environment interactions through GWAS meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg de Walsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21, pp.e1011553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships and genetic diversity of Tunisian maize landraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dhia Eddine Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0316185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04645117v1</w:t>
+                <w:t xml:space="preserve">hal-05150986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional multi-omics measured in controlled conditions are useful for maize platform and field trait predictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t>
+                <w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Balconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime J Laurent</w:t>
+                <w:t xml:space="preserve">Agustin Galaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Ana Malvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Maistriaux</w:t>
+                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (6), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04679-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04677733v1</w:t>
+                <w:t xml:space="preserve">hal-04645117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of aquaporin expression in maize: From eQTLs to a MITE insertion regulating PIP2;5 expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High-dimensional multi-omics measured in controlled conditions are useful for maize platform and field trait predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baber Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime J Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Nader</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Maistriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae326⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (7), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04679-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639221v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of aquaporin expression in maize: From eQTLs to a MITE insertion regulating PIP2;5 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie C Maistriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Arca</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Maxime J Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (1), pp.368-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103846v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and selection signatures in a gene bank panel of maize inbred lines from Southeast Europe compared with two West European panels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Ledenčan</w:t>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04336-2⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189388v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103846v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Madur</w:t>
+                <w:t xml:space="preserve">Genetic diversity and selection signatures in a gene bank panel of maize inbred lines from Southeast Europe compared with two West European panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlatko Galić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Anđelković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Kravić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Grčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Ledenčan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238334⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04336-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210018v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tollon-Cordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0238334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368756v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize adaptation across temperate climates was obtained via expression of two florigen genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008882⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916912v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Maize adaptation across temperate climates was obtained via expression of two florigen genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Castelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Granato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.255224.119⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.e1008882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009577v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sylvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Combes</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-1926-4⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (11), pp.1593-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.255224.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627073v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput genotyping of structural variations in a complex plant genome using an original Affymetrix® axiom® array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-1926-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6136-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393099v1</w:t>
+                <w:t xml:space="preserve">hal-02627073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORRECTION: Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modelling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput genotyping of structural variations in a complex plant genome using an original Affymetrix® axiom® array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
+                <w:t xml:space="preserve">Clément Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Pirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00273⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6136-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624574v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+                <w:t xml:space="preserve">CORRECTION: Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modelling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Canas-Pendon Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625253v1</w:t>
+                <w:t xml:space="preserve">hal-02624574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modeling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Armengaud</w:t>
+                <w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00613⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605953v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent introductions and admixtures have contributed to adaptation of European maize and its American counterparts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Corti</w:t>
+                <w:t xml:space="preserve">Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modeling Approach to Link Leaf Physiology to Kernel Yield.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Canas-Pendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006666⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.919-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605143v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+                <w:t xml:space="preserve">Independent introductions and admixtures have contributed to adaptation of European maize and its American counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.e1006666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-2949-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595534v1</w:t>
+                <w:t xml:space="preserve">hal-01605143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium and power of a large grapevine (Vitis vinifera L) diversity panel newly designed for association studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0754-z⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2949-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01322529v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the link between genome size and growth rate in maize</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium and power of a large grapevine (Vitis vinifera L) diversity panel newly designed for association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Péros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0754-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.2408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01461166v1</w:t>
+                <w:t xml:space="preserve">inserm-01322529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of yield in Europe: allelic effects as functions of drought and heat scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Testing the link between genome size and growth rate in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doménica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00621⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.2408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362496v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis of yield in Europe: allelic effects as functions of drought and heat scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637142v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Albrecht E Melchinger</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (11), pp.2313-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634244v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of long-term working memory through personalization applied to free recall : Uncurbing the primacy-effect enthusiasm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+                <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht E Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13421-012-0284-3⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428585v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of maize to temperate climates: mid-density genome-wide association genetics and diversity patterns reveal key genomic regions, with a major contribution of the Vgt2 (ZCN8) locus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Combes</w:t>
+                <w:t xml:space="preserve">The effect of long-term working memory through personalization applied to free recall : Uncurbing the primacy-effect enthusiasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071377⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.571-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-012-0284-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652500v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+                <w:t xml:space="preserve">Adaptation of maize to temperate climates: mid-density genome-wide association genetics and diversity patterns reveal key genomic regions, with a major contribution of the Vgt2 (ZCN8) locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223540v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04914.x⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004194v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive inferences activation during reading: interest of a Stroop-like task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02643782v1</w:t>
+                <w:t xml:space="preserve">halshs-01440903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive inferences activation during reading: interest of a Stroop-like task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+                <w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (4), pp.691 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04914.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01440903v1</w:t>
+                <w:t xml:space="preserve">hal-01004194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel measures of linkage disequilibrium that correct the bias due to population structure and relatedness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice This</w:t>
+                <w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Truntzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Sawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doménica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2011.73⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (4), pp.731 - 747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267769v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Brunel</w:t>
+                <w:t xml:space="preserve">Novel measures of linkage disequilibrium that correct the bias due to population structure and relatedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (3), pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2011.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019845v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNiPlay: a web-based tool for detection, management and analysis of SNPs. Application to grapevine diversity projects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Doligez</w:t>
+                <w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-134⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644798v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+                <w:t xml:space="preserve">SNiPlay: a web-based tool for detection, management and analysis of SNPs. Application to grapevine diversity projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.108.062273⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (134), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663581v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome ‘speed dating’ during meiosis of polyploid Brassica hybrids and haploids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.373-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.062273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653288v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chromosome ‘speed dating’ during meiosis of polyploid Brassica hybrids and haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.331-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4788,4172 +5028,4172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Allelic diversity of maize landraces for abiotic and biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stéphane D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balconi Carlotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ana Butron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaumont François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouesnard Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting adaptation of maize landraces from genebanks by combining DNA-pool genotyping, genomic prediction and genomic offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Galaretto Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Malvar Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Balconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline for Haplotype Frequencies Estimation from Pooled Targeted Sequencing in Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minguella Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Evry courcouronnes, France. 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/mst016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic predictions and Genome-wide association studies on DNA pools to characterize traditional maize landraces and identify genomic regions associated with agronomic traits and environmental adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Oscar Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Haplotype Frequencies from Pooled Targeted Sequencing in Maize Landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minguella Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème carrefour de la sélection maïs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saclay, France. 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/mst016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Jeonghwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournaire-Roux Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction and landscape genomics in a large maize landraces collection using high-throughput pool genotyping identifies promising sources of diversity for prebreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Root Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Ghent, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bauget</w:t>
+                <w:t xml:space="preserve">Genetic variability of the expression of plasma membrane aquaporins in maize leaves: from eQTLs to characterization of cis-and trans-acting regulatory factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Maistriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Teirlinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
+              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167184v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the expression of plasma membrane aquaporins in maize leaves: from eQTLs to characterization of cis-and trans-acting regulatory factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368769v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t>
+              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368767v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to selection for adaptation to temperate conditions in tropical drought tolerant maize production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Arca</w:t>
+                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+              <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736402v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">Expanding european flint maize panels for genome-wide association and genomic selection studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">61. Annual maize genetics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, St Louis, United States. , 335 p., 2019, 61st Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879878v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding european flint maize panels for genome-wide association and genomic selection studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pin</w:t>
+                <w:t xml:space="preserve">Responses to selection for adaptation to temperate conditions in tropical drought tolerant maize production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual maize genetics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, St Louis, United States. , 335 p., 2019, 61st Annual Maize Genetics Conference Program and Abstracts</w:t>
+              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735057v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+                <w:t xml:space="preserve">Development of a new high-throughput 105K presence/absence variation genotyping array for quantitative genetic studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piranni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
+              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734953v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new high-throughput 105K presence/absence variation genotyping array for quantitative genetic studies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rimbert</w:t>
+                <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478801v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding pools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733631v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+                <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734955v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring QTLxE in a network of fields: identification of QTLs associated with scenarios of heat and drought for predicting yields in future climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kruijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdrought V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association study for protein expression under normal and water deficit conditions in maize leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrométrie de Masse, Métabolomique et Analyse Protéomique (SMMAP) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 Flint collection using Genotyping By Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMercator : A complete framework to integrate QTL, meta-QTL, genome annotation and genome-wide association studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Mabire</w:t>
+                <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Negro</w:t>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième meeting annuel d’AMAIZING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404747v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+                <w:t xml:space="preserve">BioMercator : A complete framework to integrate QTL, meta-QTL, genome annotation and genome-wide association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ait-Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t>
+              <w:t xml:space="preserve">5ième meeting annuel d’AMAIZING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742772v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of High-Throughput Genotyping Technologies in Maize: Increase in number of regions detected in association genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kruijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to temperate conditions of sub-tropical drought tolerant maize populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 species of the Vitis genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génoplante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Pont Royal, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNiPlay : A web application for detection, management and analysis of SNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. international conference on grapevine breeding and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Geneva (New York), United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine breeding and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Geneva, New York, United States. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8963,5900 +9203,5900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaterization of maize landraces to identify source of diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaretto Agustin Oscar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Huard Tristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvio Salvi; Francesco Camerlengo; Elisabetta Frascaroli; Marco Maccaferri; Cristian Forestan; Roberto Tuberosa, Jun 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting seed composition and agronomic traits in maize genetic resources using phenomic selection based on near-infrared spectra</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baber Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint PRO-GRACE/EMPHASIS policy symposium and workshop about plant genetic resources and phenotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euroseeds, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807968v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring European maize genetic resources for adaptation using high-throughout genotyping, genomic prediction and landscape genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaretto Agustin Oscar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Balconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Ana Malvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Andjelkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. EUCARPIA General Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz Institute of Plant Genetics and Crop Plant Research (IPK), Aug 2024, Leizpig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Predicting seed composition and agronomic traits in maize genetic resources using phenomic selection based on near-infrared spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint PRO-GRACE/EMPHASIS policy symposium and workshop about plant genetic resources and phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euroseeds, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201495v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MineLandDiv - Mining Allelic Diversity in maize Landraces for Tolerance to Abiotic and Biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACCE-JPI and GEH Joint Conference 2024 "Toward New Horizons Sustainable solutions in Agri-Food and Biotechnology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FACCE-JPO and Green Era-Hub (GEH), Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing of 650 maize lines from two association panel, an unprecedented ressource for deciphering genetic diversity and better understanding genotype-phenotype relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Clôture du projet SeqOccin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GenoToul Get Plage; GenoToul Bioinformatics, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection and Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Genomics, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles des variations structurales dans la construction des caractères moléculaires et phénotypiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une puce de génotypage haut débit des Insertions/Délétions chez le maïs : Application aux études d'associations pangénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Pirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Science et Parteneriat Plant2Pro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plant2Pro, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/Absence variation contributes to adaptation, agronomic traits variation and hybrid performances in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Piranni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference – Current challenges and new methods for Maize and Sorghum Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated acclimation responses of maize root hydraulic architecture to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protto Virginia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bauget Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishmawi Louai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournaire-Roux Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boursiac Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMAIZING Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SPS-CLAND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Systems Biology congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFEAP-SFSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879865v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
+              <w:t xml:space="preserve">Journée SFEAP-SFSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368737v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harlan International Symposium : Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium GisBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des Insertion/Délétions à la variations des caractères, l’adaptation et aux performances hybrides au moyen d’une puce de génotypage haut débit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romane Guilbaud</w:t>
+                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GIS-BV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European maize meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787704v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Contribution des Insertion/Délétions à la variations des caractères, l’adaptation et aux performances hybrides au moyen d’une puce de génotypage haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie B Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European maize meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque GIS-BV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788231v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new high throughput 105K Presence/Absence Variation genotyping array for quantitative genetic studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Darracq</w:t>
+                <w:t xml:space="preserve">Regulation of aquaporin expression in maize: proximal and distal eQTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie C Maistriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Pirani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, St Malo, France</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787197v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of aquaporin expression in maize: proximal and distal eQTLs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+                <w:t xml:space="preserve">Development of a new high throughput 105K Presence/Absence Variation genotyping array for quantitative genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Pirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">, Mar 2018, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737313v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of high-troughput Presence/Absence Variant genotyping array in maize based on Affymetrix Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EPGV 2018 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies between 60 000 Present/Absent Variants and 29 agronomic traits using a high throughput genotyping array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EPGV 2018 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the interest of integrating PAV genomic information in genetic analysis by investigating the extent of linkage disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Saint-Louis, United States</w:t>
+              <w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569899v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">59. Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603111v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS for protein expression under normal and water deficit conditions in maize leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA pooling for evaluating originality of the landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. German-French Maize Breeders School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Hohenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study between 60 000 Present/Absent Variants and 29 agronomic traits using a new high throughput genotyping array</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining bulk segregant analysis with high-troughput resequencing to map and clone natural mutations involved in trait variation: First lessons from the early flowering time recessive mutation F7p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795575v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining bulk segregant analysis with high-troughput resequencing to map and clone natural mutations involved in trait variation: First lessons from the early flowering time recessive mutation F7p</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide association study between 60 000 Present/Absent Variants and 29 agronomic traits using a new high throughput genotyping array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795374v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping for transition to autotrophic growth under chilling conditions in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clipet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Hû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia 2016. Plant Breeding: the Art of Bringing Science to Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening germplasm for adaptation to drought and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Adiveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovine, innovation in vineyard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Genetic variability of the sensitivity of grain number to drought and high temperature in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799117v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the sensitivity of grain number to drought and high temperature in maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
+                <w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740735v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS-Asso : A Generic Database for Managing and Exploiting Plant Genetic Association Studies Results Using High Throughput Genotyping and Phenotyping Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high-throughput approach to characterize Presence/Absence Variant in Maize based on Affymetrix technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Pirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity, grape evolution and usefulness of natural variation for the understanding of complex traits in grape and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International conference on grape breeding and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNiPlay: A web-based tool for detection, management and analysis of SNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in four Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14866,1115 +15106,1115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large genetic variability of maize leaf palatability to european corn borer : metabolic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoussa Sanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metaGE: Investigating Genotype × Environment interactions through meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg de Walsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tollon-Cordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity patterns and selective sweeps in a Southeast European panel of maize inbred lines as combined with two West European panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlatko Galić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Anđelković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalija Kravić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Grčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Ledenčan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies untapped landraces and genomic regions that could enrich the maize breeding pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic diversity of landraces with high-throughput SNP genotyping of DNA bulks: methodology and application to the maize 50k array Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics provides novel insights into the mechanisms of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and microarrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput genotyping of structural variations in a complex plant genome using an original Affymetrix® Axiom® array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Pirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15984,163 +16224,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering-related traits and florigen expression in a collection of maize inbred lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Castelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/XTHN7I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16150,114 +16390,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROLE GENETIQUE DE LA RECOMBINAISON HOMEOLOGUE CHEZ LES HAPLOIDES DE COLZA (BRASSICA NAPUS L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des plantes. Ecole Nationale Supérieure Agronomique de Rennes, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NSARH069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01689186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId406"/>
+      <w:footerReference w:type="default" r:id="rId417"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16323,51 +16563,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="DE04D4FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -16404,51 +16796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Eddine Hammami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Kthiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Gali&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Kravi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gr&#269;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Leden&#269;an" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04336-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6136-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Hearne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006666" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2408" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644798v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-134" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302702v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galaretto Agustin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Malvar Rosa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Teirlinckx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piranni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rimbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Braham" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743412v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824316v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808013v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piranni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787197v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737313v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786354v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795374v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506172v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507780v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788790v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mabire" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Jorge" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01689186v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NSARH069" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0758-9930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119618737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4980-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Eddine Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Kthiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Gali&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Kravi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gr&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Leden&#269;an" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04336-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6136-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Hearne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006666" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2408" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galaretto Agustin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Malvar Rosa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Teirlinckx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piranni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rimbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Braham" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743412v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824316v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808013v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piranni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787197v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787234v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786378v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786354v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795374v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795342v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506172v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507780v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965051v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372006v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788790v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mabire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Jorge" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01689186v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NSARH069" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>