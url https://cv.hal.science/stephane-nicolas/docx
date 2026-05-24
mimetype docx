--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,16510 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16458 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Nicolas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0758-9930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119618737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-fIm7XkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-4980-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality chromosome-scale genome assemblies of 29 maize inbred lines of European breeding relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.715. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaGE: Investigating genotype x environment interactions through GWAS meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.e1011553. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships and genetic diversity of Tunisian maize landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dhia Eddine Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayneb Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316185. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Balconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (6), pp.454. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional multi-omics measured in controlled conditions are useful for maize platform and field trait predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baber Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie C Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (7), pp.175. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-024-04679-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of aquaporin expression in maize: From eQTLs to a MITE insertion regulating PIP2;5 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie C Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jeanguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (1), pp.368-384. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiae326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary‐huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and selection signatures in a gene bank panel of maize inbred lines from Southeast Europe compared with two West European panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Galić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Anđelković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Kravić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Grčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Ledenčan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.315. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-023-04336-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.e0238334. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0238334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sylvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.1593-1604. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.255224.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize adaptation across temperate climates was obtained via expression of two florigen genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (7), pp.e1008882. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-1926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput genotyping of structural variations in a complex plant genome using an original Affymetrix® axiom® array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6136-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRECTION: Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modelling Approach to Link Leaf Physiology to Kernel Yield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canas-Pendon Canas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.946. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.18.00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Genetic Diversity of Maize Using a Combined Metabolomic, Enzyme Activity Profiling, and Metabolic Modeling Approach to Link Leaf Physiology to Kernel Yield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canas-Pendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.919-943. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.16.00613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent introductions and admixtures have contributed to adaptation of European maize and its American counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Hearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1006666. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (10), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-017-2949-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium and power of a large grapevine (Vitis vinifera L) diversity panel newly designed for association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the link between genome size and growth rate in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doménica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e2408. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of yield in Europe: allelic effects as functions of drought and heat scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (2), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (11), pp.2313-2331. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht E Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of maize to temperate climates: mid-density genome-wide association genetics and diversity patterns reveal key genomic regions, with a major contribution of the Vgt2 (ZCN8) locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of long-term working memory through personalization applied to free recall : Uncurbing the primacy-effect enthusiasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.571-587. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-012-0284-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive inferences activation during reading: interest of a Stroop-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Jenczewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (4), pp.691 - 703. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04914.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Truntzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Sawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doménica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125 (4), pp.731 - 747. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel measures of linkage disequilibrium that correct the bias due to population structure and relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (3), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2011.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay: a web-based tool for detection, management and analysis of SNPs. Application to grapevine diversity projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (134), 14 p. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leflon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.108.062273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome ‘speed dating’ during meiosis of polyploid Brassica hybrids and haploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leflon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.331-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Allelic diversity of maize landraces for abiotic and biotic stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stéphane D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balconi Carlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ana Butron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaumont François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouesnard Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting adaptation of maize landraces from genebanks by combining DNA-pool genotyping, genomic prediction and genomic offset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Galaretto Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Malvar Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Balconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline for Haplotype Frequencies Estimation from Pooled Targeted Sequencing in Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minguella Raphaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG France Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Evry courcouronnes, France. 2013, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mst016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic predictions and Genome-wide association studies on DNA pools to characterize traditional maize landraces and identify genomic regions associated with agronomic traits and environmental adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Oscar Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Haplotype Frequencies from Pooled Targeted Sequencing in Maize Landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minguella Raphaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème carrefour de la sélection maïs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saclay, France. 2013, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mst016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Jeonghwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction and landscape genomics in a large maize landraces collection using high-throughput pool genotyping identifies promising sources of diversity for prebreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin O. Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Root Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the expression of plasma membrane aquaporins in maize leaves: from eQTLs to characterization of cis-and trans-acting regulatory factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Teirlinckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jeanguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to selection for adaptation to temperate conditions in tropical drought tolerant maize production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding european flint maize panels for genome-wide association and genomic selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual maize genetics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, St Louis, United States. , 335 p., 2019, 61st Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new high-throughput 105K presence/absence variation genotyping array for quantitative genetic studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piranni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association study for protein expression under normal and water deficit conditions in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrométrie de Masse, Métabolomique et Analyse Protéomique (SMMAP) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring QTLxE in a network of fields: identification of QTLs associated with scenarios of heat and drought for predicting yields in future climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity analysis within a collection of 1191 Flint collection using Genotyping By Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Giessen, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator : A complete framework to integrate QTL, meta-QTL, genome annotation and genome-wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième meeting annuel d’AMAIZING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Throughput Genotyping Technologies in Maize: Increase in number of regions detected in association genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to temperate conditions of sub-tropical drought tolerant maize populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 species of the Vitis genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pont Royal, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapevine breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva, New York, United States. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay : A web application for detection, management and analysis of SNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. international conference on grapevine breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (New York), United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaterization of maize landraces to identify source of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaretto Agustin Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Huard Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvio Salvi; Francesco Camerlengo; Elisabetta Frascaroli; Marco Maccaferri; Cristian Forestan; Roberto Tuberosa, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting seed composition and agronomic traits in maize genetic resources using phenomic selection based on near-infrared spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint PRO-GRACE/EMPHASIS policy symposium and workshop about plant genetic resources and phenotyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euroseeds, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baber Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GxExM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring European maize genetic resources for adaptation using high-throughout genotyping, genomic prediction and landscape genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaretto Agustin Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Balconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Andjelkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. EUCARPIA General Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Plant Genetics and Crop Plant Research (IPK), Aug 2024, Leizpig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MineLandDiv - Mining Allelic Diversity in maize Landraces for Tolerance to Abiotic and Biotic stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACCE-JPI and GEH Joint Conference 2024 "Toward New Horizons Sustainable solutions in Agri-Food and Biotechnology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FACCE-JPO and Green Era-Hub (GEH), Oct 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing of 650 maize lines from two association panel, an unprecedented ressource for deciphering genetic diversity and better understanding genotype-phenotype relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Clôture du projet SeqOccin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GenoToul Get Plage; GenoToul Bioinformatics, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin O. Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection and Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Genomics, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une puce de génotypage haut débit des Insertions/Délétions chez le maïs : Application aux études d'associations pangénomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Science et Parteneriat Plant2Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant2Pro, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles des variations structurales dans la construction des caractères moléculaires et phénotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence/Absence variation contributes to adaptation, agronomic traits variation and hybrid performances in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Piranni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference – Current challenges and new methods for Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated acclimation responses of maize root hydraulic architecture to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protto Virginia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauget Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishmawi Louai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boursiac Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAIZING Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems approach of drought response in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SPS-CLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems approach of drought response in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Systems Biology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFEAP-SFSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GisBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des Insertion/Délétions à la variations des caractères, l’adaptation et aux performances hybrides au moyen d’une puce de génotypage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie B Fiévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS-BV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European maize meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new high throughput 105K Presence/Absence Variation genotyping array for quantitative genetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of aquaporin expression in maize: proximal and distal eQTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie C Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jeanguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high-troughput Presence/Absence Variant genotyping array in maize based on Affymetrix Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPGV 2018 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies between 60 000 Present/Absent Variants and 29 agronomic traits using a high throughput genotyping array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPGV 2018 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the interest of integrating PAV genomic information in genetic analysis by investigating the extent of linkage disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS for protein expression under normal and water deficit conditions in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA pooling for evaluating originality of the landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. German-French Maize Breeders School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study between 60 000 Present/Absent Variants and 29 agronomic traits using a new high throughput genotyping array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining bulk segregant analysis with high-troughput resequencing to map and clone natural mutations involved in trait variation: First lessons from the early flowering time recessive mutation F7p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping for transition to autotrophic growth under chilling conditions in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia 2016. Plant Breeding: the Art of Bringing Science to Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening germplasm for adaptation to drought and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pinasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine, innovation in vineyard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the sensitivity of grain number to drought and high temperature in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred van Eeuwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnpIS-Asso : A Generic Database for Managing and Exploiting Plant Genetic Association Studies Results Using High Throughput Genotyping and Phenotyping Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new high-throughput approach to characterize Presence/Absence Variant in Maize based on Affymetrix technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, grape evolution and usefulness of natural variation for the understanding of complex traits in grape and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International conference on grape breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay: A web-based tool for detection, management and analysis of SNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in four Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large genetic variability of maize leaf palatability to european corn borer : metabolic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoussa Sanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaGE: Investigating Genotype × Environment interactions through meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns and selective sweeps in a Southeast European panel of maize inbred lines as combined with two West European panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Galić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Anđelković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Kravić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Grčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Ledenčan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies untapped landraces and genomic regions that could enrich the maize breeding pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic diversity of landraces with high-throughput SNP genotyping of DNA bulks: methodology and application to the maize 50k array Mariangela Arca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics provides novel insights into the mechanisms of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and microarrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput genotyping of structural variations in a complex plant genome using an original Affymetrix® Axiom® array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering-related traits and florigen expression in a collection of maize inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Data Gouv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/XTHN7I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLE GENETIQUE DE LA RECOMBINAISON HOMEOLOGUE CHEZ LES HAPLOIDES DE COLZA (BRASSICA NAPUS L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique des plantes. Ecole Nationale Supérieure Agronomique de Rennes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006NSARH069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01689186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16565,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE04D4FA"/>
+    <w:nsid w:val="616E7AD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16796,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0758-9930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119618737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4980-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Eddine Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Kthiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Gali&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Kravi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gr&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Leden&#269;an" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04336-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6136-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Hearne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006666" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2408" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galaretto Agustin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Malvar Rosa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Teirlinckx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piranni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rimbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Braham" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743412v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824316v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808013v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piranni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787197v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787234v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786378v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786354v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795374v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795342v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506172v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507780v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965051v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372006v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788790v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mabire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Jorge" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01689186v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NSARH069" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0758-9930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119618737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-fIm7XkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4980-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Eddine Hammami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Kthiri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316185" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Gali&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Kravi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gr&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Leden&#269;an" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04336-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castelletti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Granato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008882" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6136-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon Canas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Simons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canas-Pendon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00613" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Hearne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006666" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2408" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galaretto Agustin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Malvar Rosa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368769v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Teirlinckx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piranni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rimbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Braham" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743412v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807770v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808013v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225603v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piranni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787197v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787234v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786378v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795374v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174322v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795342v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506172v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507780v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965051v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372006v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788790v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mabire" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Jorge" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719728v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/XTHN7I" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01689186v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NSARH069" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>