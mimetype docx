--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -205,299 +205,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing New Natural‐Mimetic Phosphatidic Acid: A Versatile and Innovative Synthetic Strategy for Glycerophospholipid Research</w:t>
+                <w:t xml:space="preserve">Lipid asymmetry and membrane trafficking: Transbilayer distribution of structural phospholipids as regulators of exocytosis and endocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schlichter</w:t>
+                <w:t xml:space="preserve">Margherita Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Wolf</w:t>
+                <w:t xml:space="preserve">Olga Gubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ferrand</w:t>
+                <w:t xml:space="preserve">Petra Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Cocq</w:t>
+                <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Riachy</w:t>
+                <w:t xml:space="preserve">Stéphane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (36), </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301 (8), pp.110441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202510412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245232v1</w:t>
+                <w:t xml:space="preserve">hal-05204330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid asymmetry and membrane trafficking: Transbilayer distribution of structural phospholipids as regulators of exocytosis and endocytosis</w:t>
+                <w:t xml:space="preserve">Designing New Natural‐Mimetic Phosphatidic Acid: A Versatile and Innovative Synthetic Strategy for Glycerophospholipid Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Caputo</w:t>
+                <w:t xml:space="preserve">Antoine Schlichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Gubar</w:t>
+                <w:t xml:space="preserve">Alexander Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Tóth</w:t>
+                <w:t xml:space="preserve">Thomas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vitale</w:t>
+                <w:t xml:space="preserve">Aurelien Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gasman</w:t>
+                <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301 (8), pp.110441. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (36), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202510412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204330v1</w:t>
+                <w:t xml:space="preserve">hal-05245232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Different Cellular Entry Routes for Drug Delivery Using Cell Penetrating Peptides</w:t>
               </w:r>
@@ -522,51 +522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -751,51 +751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phospholipid Scramblase 1 Controls Efficient Neurotransmission and Synaptic Vesicle Retrieval at Cerebellar Synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,51 +898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-ATPase modulates exocytosis in neuroendocrine cells through the activation of the ARNO-Arf6-PLD pathway and the synthesis of phosphatidic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebahat Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phospholipase D1-generated phosphatidic acid modulates secretory granule trafficking from biogenesis to compensatory endocytosis in neuroendocrine cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,295 +1683,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin brain entry via a tanycytic LepR–EGFR shuttle controls lipid metabolism and pancreas function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatostatin analogue pasireotide (SOM230) inhibits catecholamine secretion in human pheochromocytoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Streit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Duquenne</w:t>
+                <w:t xml:space="preserve">Sophie Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Folgueira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anisia Silva</w:t>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42255-021-00432-5⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 524, pp.232-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2021.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365135v1</w:t>
+                <w:t xml:space="preserve">hal-03389020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin analogue pasireotide (SOM230) inhibits catecholamine secretion in human pheochromocytoma cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Streit</w:t>
+                <w:t xml:space="preserve">Leptin brain entry via a tanycytic LepR–EGFR shuttle controls lipid metabolism and pancreas function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Folgueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Moog</w:t>
+                <w:t xml:space="preserve">Marion Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hugel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Tanguy</w:t>
+                <w:t xml:space="preserve">Anisia Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 524, pp.232-244. </w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (8), pp.1071-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2021.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42255-021-00432-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389020v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of by Antibody and Quantification of Endocytic Vesicle Distribution in Adrenal Chromaffin Cells</w:t>
               </w:r>
@@ -1983,64 +1983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Ceridono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Chasserot-Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,752 +2475,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Poly-unsaturated Phosphatidic Acid Regulate Distinct Steps of Regulated Exocytosis in Neuroendocrine Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The atypical Rho GTPase RhoU interacts with Intersectin-2 to regulate endosomal recycling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Tanguy</w:t>
+                <w:t xml:space="preserve">Pauline Croisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Costé de Bagneaux</w:t>
+                <w:t xml:space="preserve">Sergii Kropyvko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Kassas</w:t>
+                <w:t xml:space="preserve">Tetyana Gryaznova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qili Wang</w:t>
+                <w:t xml:space="preserve">Petra Tryoen-Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (7), pp.108026. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (16), pp.jcs234104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.234104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922310v1</w:t>
+                <w:t xml:space="preserve">hal-02327910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical Rho GTPase RhoU interacts with Intersectin-2 to regulate endosomal recycling pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mono- and Poly-unsaturated Phosphatidic Acid Regulate Distinct Steps of Regulated Exocytosis in Neuroendocrine Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Croisé</w:t>
+                <w:t xml:space="preserve">Émeline Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Kropyvko</w:t>
+                <w:t xml:space="preserve">Pierre Costé de Bagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Gryaznova</w:t>
+                <w:t xml:space="preserve">Nawal Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Tryoen-Tóth</w:t>
+                <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (16), pp.jcs234104. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.108026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.234104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327910v1</w:t>
+                <w:t xml:space="preserve">hal-02922310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCAN1 Knockdown Reverts Defects in the Number of Calcium-Induced Exocytotic Events in a Cellular Model of Down Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paramètres de captation de la TEP/TDM à la 18F-FDOPA corrèlent avec la sécrétion catécholaminergique des phéochromocytomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vasquez-Navarrete</w:t>
+                <w:t xml:space="preserve">Elodie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín D Martínez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arlek Gonzalez-Jamett</w:t>
+                <w:t xml:space="preserve">Georges Weryha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00189⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (4), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2018.06.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323178v1</w:t>
+                <w:t xml:space="preserve">hal-05269918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paramètres de captation de la TEP/TDM à la 18F-FDOPA corrèlent avec la sécrétion catécholaminergique des phéochromocytomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">18F-FDOPA PET/CT Uptake Parameters Correlate with Catecholamine Secretion in Human Pheochromocytomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Weryha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2018.06.118⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (3), pp.228-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000491578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05269918v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-FDOPA PET/CT Uptake Parameters Correlate with Catecholamine Secretion in Human Pheochromocytomas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chevalier</w:t>
+                <w:t xml:space="preserve">RCAN1 Knockdown Reverts Defects in the Number of Calcium-Induced Exocytotic Events in a Cellular Model of Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vasquez-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín D Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Weryha</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Baez-Matus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlek Gonzalez-Jamett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000491578⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323272v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cdc42 and Rac1 activity is reduced in human pheochromocytoma and correlates with FARP1 and ARHGEF1 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Croise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,51 +3261,51 @@
               <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.281-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/ERC-15-0502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Edith Estay Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3405,51 +3405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Cdc42 and Rac1 activities in pheochromocytoma, the adrenal medulla tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,51 +3574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Edith Estay Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Calco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Edith Estay Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Calco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine tumors and secretion: what potential links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,51 +3919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rho GTPases, phosphoinositides, and actin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Estay-Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Ceridono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Chasserot-Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4183,64 +4183,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exocytosis and Endocytosis in Neuroendocrine Cells: Inseparable Membranes!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Chasserot-Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,295 +4298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersectin: The Crossroad between Vesicle Exocytosis and Endocytosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamin-2 regulates fusion pore expansion and quantal release through a mechanism that involves actin dynamics in neuroendocrine chromaffin cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Morderer</w:t>
+                <w:t xml:space="preserve">Arlek M González-Jamett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyudmila Tsyba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Houy</w:t>
+                <w:t xml:space="preserve">María José Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Báez-Matus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2013.00109⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323390v1</w:t>
+                <w:t xml:space="preserve">hal-02440089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamin-2 regulates fusion pore expansion and quantal release through a mechanism that involves actin dynamics in neuroendocrine chromaffin cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">María José Guerra</w:t>
+                <w:t xml:space="preserve">Intersectin: The Crossroad between Vesicle Exocytosis and Endocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ory</w:t>
+                <w:t xml:space="preserve">Dmytro Morderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ximena Báez-Matus</w:t>
+                <w:t xml:space="preserve">Lyudmila Tsyba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Croise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70638. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2013.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440089v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromogranin A Induces the Biogenesis of Granules with Calcium- and Actin-Dependent Dynamics and Exocytosis in Constitutively Secreting Cells</w:t>
               </w:r>
@@ -4719,51 +4719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How important are Rho GTPases in neurosecretion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ceridono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Calco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (8), pp.1327-1333</w:t>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Ceridono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Calco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (8), pp.1327-1333. </w:t>
@@ -5297,51 +5297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective recapture of secretory granule components after full collapse exocytosis in neuroendocrine chromaffin cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Ceridono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6303,580 +6303,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-TAK1 Regulates Ras Signaling by Phosphorylating the MAPK Scaffold, KSR1</w:t>
+                <w:t xml:space="preserve">CD46/CD3 Costimulation Induces Morphological Changes of Human T Cells and Activation of Vav, Rac, and Extracellular Signal-Regulated Kinase Mitogen-Activated Protein Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Müller</w:t>
+                <w:t xml:space="preserve">Yona Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Destaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1097-2765(01)00383-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 167 (12), pp.6780-6785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.167.12.6780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323598v1</w:t>
+                <w:t xml:space="preserve">hal-02322447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD46/CD3 Costimulation Induces Morphological Changes of Human T Cells and Activation of Vav, Rac, and Extracellular Signal-Regulated Kinase Mitogen-Activated Protein Kinase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-TAK1 Regulates Ras Signaling by Phosphorylating the MAPK Scaffold, KSR1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Destaing</w:t>
+                <w:t xml:space="preserve">Jürgen Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ory</w:t>
+                <w:t xml:space="preserve">Terry Copeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Nheu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helen Piwnica-Worms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah K Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 167 (12), pp.6780-6785. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (5), pp.983 - 993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.167.12.6780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1097-2765(01)00383-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-03192408v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of compensatory endocytosis by antibody internalization and quantification of endocytic vesicle distribution in adrenal chromaffin cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Ceridono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Chasserot-Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology: exocytosis and endocytosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-51, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double fluorescent knock-in mice to investigate endogenous mu-delta opioid heteromer subscellular distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6895,84 +6775,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromethods volume 140</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-4939-8576-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8576-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7040,51 +6920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="599337C9"/>
+    <w:nsid w:val="C68D5E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7271,51 +7151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-1157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200710265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caputo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gubar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra T&#243;th" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110441" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Okafor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Champomier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat Ozkan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kholti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2024.1355963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot-Golaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0042-24.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1163545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Streit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2021.100844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc02593k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Folgueira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00432-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.10.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ceridono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1044-2_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071859" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992321v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doridot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crois&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kropyvko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gryaznova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-T&#243;th" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.234104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vasquez-Navarrete" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n D Mart&#237;nez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Baez-Matus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek Gonzalez-Jamett" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2018.06.118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNLMNX1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Houy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000491578" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Croise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lanoix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Calco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-15-0502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Edith Estay Ahumada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1202634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Calco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4048-14.2015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lanoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/sgtp.29469" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3654-12.2013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-Toth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Morderer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Tsyba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00109" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek M Gonz&#225;lez-Jamett" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Guerra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena B&#225;ez-Matus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070638" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Courel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1436" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07241.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQKMPJ2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Momboisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ceridono" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-010-9580-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01125.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2008.03998.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNG0S5CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brazier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pawlak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stephens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Morrison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/jbmr.060613" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Destaing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02425" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K Morrison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.03.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Conrads" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Veenstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(03)00535-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00255" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323598v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Copeland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Piwnica-Worms" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00383-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Zaffran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nheu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.12.6780" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366447v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_10" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-1157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200710265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caputo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gubar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Okafor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Champomier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat Ozkan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kholti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2024.1355963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot-Golaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0042-24.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1163545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Streit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2021.100844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc02593k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Folgueira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00432-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ceridono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1044-2_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071859" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992321v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doridot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crois&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kropyvko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gryaznova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-T&#243;th" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.234104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2018.06.118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNLMNX1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000491578" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vasquez-Navarrete" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n D Mart&#237;nez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Baez-Matus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek Gonzalez-Jamett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00189" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Croise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Houy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lanoix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Calco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-15-0502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Edith Estay Ahumada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1202634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Calco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4048-14.2015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lanoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/sgtp.29469" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3654-12.2013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-Toth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek M Gonz&#225;lez-Jamett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Guerra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena B&#225;ez-Matus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070638" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323390v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Morderer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Tsyba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Courel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1436" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07241.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQKMPJ2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Momboisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ceridono" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-010-9580-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01125.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2008.03998.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNG0S5CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brazier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pawlak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stephens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Morrison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/jbmr.060613" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Destaing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02425" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K Morrison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.03.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Conrads" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Veenstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(03)00535-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00255" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Zaffran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nheu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.12.6780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Copeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Piwnica-Worms" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00383-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>