--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -2475,295 +2475,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical Rho GTPase RhoU interacts with Intersectin-2 to regulate endosomal recycling pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mono- and Poly-unsaturated Phosphatidic Acid Regulate Distinct Steps of Regulated Exocytosis in Neuroendocrine Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Croisé</w:t>
+                <w:t xml:space="preserve">Émeline Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Kropyvko</w:t>
+                <w:t xml:space="preserve">Pierre Costé de Bagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Gryaznova</w:t>
+                <w:t xml:space="preserve">Nawal Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Tryoen-Tóth</w:t>
+                <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (16), pp.jcs234104. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.108026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.234104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327910v1</w:t>
+                <w:t xml:space="preserve">hal-02922310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Poly-unsaturated Phosphatidic Acid Regulate Distinct Steps of Regulated Exocytosis in Neuroendocrine Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The atypical Rho GTPase RhoU interacts with Intersectin-2 to regulate endosomal recycling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Tanguy</w:t>
+                <w:t xml:space="preserve">Pauline Croisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Costé de Bagneaux</w:t>
+                <w:t xml:space="preserve">Sergii Kropyvko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Kassas</w:t>
+                <w:t xml:space="preserve">Tetyana Gryaznova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qili Wang</w:t>
+                <w:t xml:space="preserve">Petra Tryoen-Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (7), pp.108026. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (16), pp.jcs234104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.234104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922310v1</w:t>
+                <w:t xml:space="preserve">hal-02327910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paramètres de captation de la TEP/TDM à la 18F-FDOPA corrèlent avec la sécrétion catécholaminergique des phéochromocytomes</w:t>
               </w:r>
@@ -3529,286 +3529,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular connection between calcium-regulated exocytosis and compensatory endocytosis in neuroendocrine cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oligophrenin-1 Connects Exocytotic Fusion to Compensatory Endocytosis in Neuroendocrine Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Edith Estay Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Calco</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Calco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (31), pp.11045-11055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4048-14.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922236v1</w:t>
+                <w:t xml:space="preserve">hal-02323341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligophrenin-1 Connects Exocytotic Fusion to Compensatory Endocytosis in Neuroendocrine Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular connection between calcium-regulated exocytosis and compensatory endocytosis in neuroendocrine cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Edith Estay Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Haeberlé</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Calco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4048-14.2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323341v1</w:t>
+                <w:t xml:space="preserve">hal-02922236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine tumors and secretion: what potential links?</w:t>
               </w:r>
@@ -5019,286 +5019,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rho Guanine Nucleotide Exchange Factors Intersectin 1L and beta-Pix Control Calcium-Regulated Exocytosis in Neuroendocrine PC12 Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Momboisse</w:t>
+                <w:t xml:space="preserve">The Rho Guanine Nucleotide Exchange Factors Intersectin 1L and b-Pix Control Calcium-Regulated Exocytosis in Neuroendocrine PC12 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Calco</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Ceridono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Calco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (8), pp.1327-1333</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 30 (8), pp.1327-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10571-010-9580-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922242v1</w:t>
+                <w:t xml:space="preserve">hal-02323466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rho Guanine Nucleotide Exchange Factors Intersectin 1L and b-Pix Control Calcium-Regulated Exocytosis in Neuroendocrine PC12 Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Momboisse</w:t>
+                <w:t xml:space="preserve">The Rho Guanine Nucleotide Exchange Factors Intersectin 1L and beta-Pix Control Calcium-Regulated Exocytosis in Neuroendocrine PC12 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Calco</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ceridono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Calco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (8), pp.1327-1333. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 30 (8), pp.1327-1333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323466v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective recapture of secretory granule components after full collapse exocytosis in neuroendocrine chromaffin cells.</w:t>
               </w:r>
@@ -6920,51 +6920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C68D5E57"/>
+    <w:nsid w:val="F86E66E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7151,51 +7151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-1157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200710265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caputo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gubar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Okafor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Champomier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat Ozkan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kholti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2024.1355963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot-Golaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0042-24.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1163545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Streit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2021.100844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc02593k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Folgueira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00432-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ceridono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1044-2_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071859" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992321v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doridot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crois&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kropyvko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gryaznova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-T&#243;th" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.234104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2018.06.118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNLMNX1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000491578" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vasquez-Navarrete" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n D Mart&#237;nez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Baez-Matus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek Gonzalez-Jamett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00189" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Croise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Houy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lanoix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Calco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-15-0502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Edith Estay Ahumada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1202634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Calco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4048-14.2015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lanoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/sgtp.29469" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3654-12.2013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-Toth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek M Gonz&#225;lez-Jamett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Guerra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena B&#225;ez-Matus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070638" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323390v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Morderer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Tsyba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Courel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1436" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07241.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQKMPJ2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Momboisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ceridono" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-010-9580-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01125.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2008.03998.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNG0S5CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brazier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pawlak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stephens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Morrison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/jbmr.060613" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Destaing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02425" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K Morrison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.03.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Conrads" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Veenstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(03)00535-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00255" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Zaffran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nheu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.12.6780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Copeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Piwnica-Worms" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00383-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-1157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200710265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caputo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gubar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Okafor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Champomier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat Ozkan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kholti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2024.1355963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot-Golaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0042-24.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1163545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Streit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2021.100844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc02593k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Folgueira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00432-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ceridono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1044-2_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071859" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992321v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doridot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crois&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kropyvko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gryaznova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-T&#243;th" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.234104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2018.06.118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNLMNX1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000491578" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vasquez-Navarrete" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n D Mart&#237;nez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Baez-Matus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek Gonzalez-Jamett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00189" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Croise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Houy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lanoix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Calco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-15-0502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Edith Estay Ahumada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1202634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Calco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4048-14.2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lanoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/sgtp.29469" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3654-12.2013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-Toth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek M Gonz&#225;lez-Jamett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Guerra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena B&#225;ez-Matus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070638" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323390v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Morderer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Tsyba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Courel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1436" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07241.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQKMPJ2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-010-9580-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Momboisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ceridono" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01125.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2008.03998.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNG0S5CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brazier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pawlak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stephens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Morrison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/jbmr.060613" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Destaing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02425" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K Morrison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.03.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Conrads" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Veenstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(03)00535-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00255" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Zaffran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nheu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.12.6780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Copeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Piwnica-Worms" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00383-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>