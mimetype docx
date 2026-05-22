--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -879,295 +879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V-ATPase modulates exocytosis in neuroendocrine cells through the activation of the ARNO-Arf6-PLD pathway and the synthesis of phosphatidic acid</w:t>
+                <w:t xml:space="preserve">1.4 nm gold nanoparticle-antibody conjugates for in situ gold immunolabelling after transduction into living human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qili Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebahat Ozkan</w:t>
+                <w:t xml:space="preserve">Nadja Groysbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Richert</w:t>
+                <w:t xml:space="preserve">Anne Marie Haeberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mely</w:t>
+                <w:t xml:space="preserve">Victor Hanss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Eltsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2023.1163545⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731755v1</w:t>
+                <w:t xml:space="preserve">hal-04733207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.4 nm gold nanoparticle-antibody conjugates for in situ gold immunolabelling after transduction into living human cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V-ATPase modulates exocytosis in neuroendocrine cells through the activation of the ARNO-Arf6-PLD pathway and the synthesis of phosphatidic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Haeberlé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ory</w:t>
+                <w:t xml:space="preserve">Qili Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebahat Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hanss</w:t>
+                <w:t xml:space="preserve">Ludovic Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Eltsov</w:t>
+                <w:t xml:space="preserve">Yves Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, pp.1 - 14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2023.1163545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733207v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunction of calcium-regulated exocytosis at a single-cell level causes catecholamine hypersecretion in patients with pheochromocytoma</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Chasserot-Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,429 +1549,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold labelling of Green Fluorescent Protein (GFP)-tag inside cells using recombinant nanobodies conjugated to 2.4 nm thiolate-coated gold nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadja Groysbeck</w:t>
+                <w:t xml:space="preserve">Somatostatin analogue pasireotide (SOM230) inhibits catecholamine secretion in human pheochromocytoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariel Donzeau</w:t>
+                <w:t xml:space="preserve">Sophie Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Stoessel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ory</w:t>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.6940-6948. </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 524, pp.232-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NA00256B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2021.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365147v1</w:t>
+                <w:t xml:space="preserve">hal-03389020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin analogue pasireotide (SOM230) inhibits catecholamine secretion in human pheochromocytoma cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leptin brain entry via a tanycytic LepR–EGFR shuttle controls lipid metabolism and pancreas function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Moog</w:t>
+                <w:t xml:space="preserve">Manon Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hugel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Tanguy</w:t>
+                <w:t xml:space="preserve">Cintia Folgueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2021.10.009⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (8), pp.1071-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-021-00432-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389020v1</w:t>
+                <w:t xml:space="preserve">hal-03365135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin brain entry via a tanycytic LepR–EGFR shuttle controls lipid metabolism and pancreas function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+                <w:t xml:space="preserve">Gold labelling of Green Fluorescent Protein (GFP)-tag inside cells using recombinant nanobodies conjugated to 2.4 nm thiolate-coated gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Groysbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Millet</w:t>
+                <w:t xml:space="preserve">Mariel Donzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisia Silva</w:t>
+                <w:t xml:space="preserve">Audrey Stoessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Haeberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (8), pp.1071-1090. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.6940-6948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42255-021-00432-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NA00256B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365135v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of by Antibody and Quantification of Endocytic Vesicle Distribution in Adrenal Chromaffin Cells</w:t>
               </w:r>
@@ -2081,1103 +2081,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormones Secretion and Rho GTPases in Neuroendocrine Tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heteromerization of Endogenous Mu and Delta Opioid Receptors Induces Ligand-Selective Co-Targeting to Lysosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brunaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vitale</w:t>
+                <w:t xml:space="preserve">Lyes Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Gasman</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Massotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12071859⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Opioids and Their Receptors: Present and Emerging Concepts in Opioid Drug Discovery, 25 (19), pp.4493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25194493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922312v1</w:t>
+                <w:t xml:space="preserve">hal-02992321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αII‐spectrin controls calcium‐regulated exocytosis in neuroendocrine chromaffin cells through N-WASP interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Momboisse</w:t>
+                <w:t xml:space="preserve">Hormones Secretion and Rho GTPases in Neuroendocrine Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Malacombe</w:t>
+                <w:t xml:space="preserve">Laurent Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Bader</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Gasman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (4), pp.544-552. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/iub.2217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12071859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922314v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteromerization of Endogenous Mu and Delta Opioid Receptors Induces Ligand-Selective Co-Targeting to Lysosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">αII‐spectrin controls calcium‐regulated exocytosis in neuroendocrine chromaffin cells through N-WASP interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Derouiche</w:t>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pierre</w:t>
+                <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Doridot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ory</w:t>
+                <w:t xml:space="preserve">Magali Malacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Massotte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-France Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Opioids and Their Receptors: Present and Emerging Concepts in Opioid Drug Discovery, 25 (19), pp.4493. </w:t>
+              <w:t xml:space="preserve">IUBMB Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (4), pp.544-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25194493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/iub.2217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992321v2</w:t>
+                <w:t xml:space="preserve">hal-02922314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Poly-unsaturated Phosphatidic Acid Regulate Distinct Steps of Regulated Exocytosis in Neuroendocrine Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The atypical Rho GTPase RhoU interacts with Intersectin-2 to regulate endosomal recycling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Tanguy</w:t>
+                <w:t xml:space="preserve">Pauline Croisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Costé de Bagneaux</w:t>
+                <w:t xml:space="preserve">Sergii Kropyvko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Kassas</w:t>
+                <w:t xml:space="preserve">Tetyana Gryaznova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qili Wang</w:t>
+                <w:t xml:space="preserve">Petra Tryoen-Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (7), pp.108026. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (16), pp.jcs234104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.234104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922310v1</w:t>
+                <w:t xml:space="preserve">hal-02327910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical Rho GTPase RhoU interacts with Intersectin-2 to regulate endosomal recycling pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mono- and Poly-unsaturated Phosphatidic Acid Regulate Distinct Steps of Regulated Exocytosis in Neuroendocrine Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Croisé</w:t>
+                <w:t xml:space="preserve">Émeline Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Kropyvko</w:t>
+                <w:t xml:space="preserve">Pierre Costé de Bagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Gryaznova</w:t>
+                <w:t xml:space="preserve">Nawal Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Tryoen-Tóth</w:t>
+                <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (16), pp.jcs234104. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.108026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.234104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327910v1</w:t>
+                <w:t xml:space="preserve">hal-02922310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paramètres de captation de la TEP/TDM à la 18F-FDOPA corrèlent avec la sécrétion catécholaminergique des phéochromocytomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RCAN1 Knockdown Reverts Defects in the Number of Calcium-Induced Exocytotic Events in a Cellular Model of Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chevalier</w:t>
+                <w:t xml:space="preserve">Jacqueline Vasquez-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín D Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Weryha</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Baez-Matus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlek Gonzalez-Jamett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2018.06.118⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269918v1</w:t>
+                <w:t xml:space="preserve">hal-02323178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18F-FDOPA PET/CT Uptake Parameters Correlate with Catecholamine Secretion in Human Pheochromocytomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Weryha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 107 (3), pp.228-236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000491578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCAN1 Knockdown Reverts Defects in the Number of Calcium-Induced Exocytotic Events in a Cellular Model of Down Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paramètres de captation de la TEP/TDM à la 18F-FDOPA corrèlent avec la sécrétion catécholaminergique des phéochromocytomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vasquez-Navarrete</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arlek Gonzalez-Jamett</w:t>
+                <w:t xml:space="preserve">Georges Weryha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (4), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2018.06.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323178v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cdc42 and Rac1 activity is reduced in human pheochromocytoma and correlates with FARP1 and ARHGEF1 expression</w:t>
               </w:r>
@@ -3418,77 +3418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Cdc42 and Rac1 activities in pheochromocytoma, the adrenal medulla tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3587,51 +3587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Calco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (31), pp.11045-11055. </w:t>
@@ -3669,51 +3669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular connection between calcium-regulated exocytosis and compensatory endocytosis in neuroendocrine cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3794,51 +3794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine tumors and secretion: what potential links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,51 +3945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Croise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Estay-Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Ceridono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,51 +4317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamin-2 regulates fusion pore expansion and quantal release through a mechanism that involves actin dynamics in neuroendocrine chromaffin cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlek M González-Jamett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,286 +4700,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How important are Rho GTPases in neurosecretion?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rho GTPases and exocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Bader</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Gasman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.27-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323434v1</w:t>
+                <w:t xml:space="preserve">hal-02879541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rho GTPases and exocytosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How important are Rho GTPases in neurosecretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Momboisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Houy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Calco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.no-no. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2011.07241.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879541v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rho GTPases and exocytosis: What are the molecular links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gasman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (1), pp.27-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5025,51 +5025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rho Guanine Nucleotide Exchange Factors Intersectin 1L and b-Pix Control Calcium-Regulated Exocytosis in Neuroendocrine PC12 Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,51 +5310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Ceridono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Chasserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5418,103 +5418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-regulated Exocytosis in Neuroendocrine Cells: Intersectin-1L Stimulates Actin Polymerization and Exocytosis by Activating Cdc42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Calco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Malacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1152 (1), pp.209-214. </w:t>
@@ -6726,77 +6726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double fluorescent knock-in mice to investigate endogenous mu-delta opioid heteromer subscellular distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromethods volume 140</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-4939-8576-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6920,51 +6920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F86E66E6"/>
+    <w:nsid w:val="4F6522DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7151,51 +7151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-1157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200710265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caputo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gubar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Okafor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Champomier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat Ozkan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kholti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2024.1355963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot-Golaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0042-24.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1163545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Streit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2021.100844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc02593k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Folgueira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00432-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ceridono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1044-2_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071859" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992321v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doridot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crois&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kropyvko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gryaznova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-T&#243;th" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.234104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2018.06.118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNLMNX1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000491578" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vasquez-Navarrete" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n D Mart&#237;nez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Baez-Matus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek Gonzalez-Jamett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00189" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Croise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Houy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lanoix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Calco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-15-0502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Edith Estay Ahumada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1202634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Calco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4048-14.2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lanoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/sgtp.29469" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3654-12.2013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-Toth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek M Gonz&#225;lez-Jamett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Guerra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena B&#225;ez-Matus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070638" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323390v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Morderer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Tsyba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Courel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1436" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07241.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQKMPJ2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-010-9580-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Momboisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ceridono" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01125.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2008.03998.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNG0S5CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brazier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pawlak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stephens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Morrison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/jbmr.060613" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Destaing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02425" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K Morrison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.03.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Conrads" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Veenstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(03)00535-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00255" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Zaffran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nheu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.12.6780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Copeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Piwnica-Worms" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00383-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-1157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200710265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Caputo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gubar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Okafor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Champomier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat Ozkan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kholti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2024.1355963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot-Golaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0042-24.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mely" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1163545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Streit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Drissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2022.215765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2021.100844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islah El Masoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc02593k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.10.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Folgueira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00432-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ceridono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1044-2_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992321v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doridot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194493" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071859" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crois&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kropyvko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gryaznova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-T&#243;th" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.234104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vasquez-Navarrete" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n D Mart&#237;nez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Baez-Matus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek Gonzalez-Jamett" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000491578" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2018.06.118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNLMNX1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Croise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Houy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lanoix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Calco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-15-0502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Edith Estay Ahumada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1202634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Calco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4048-14.2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lanoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/sgtp.29469" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3654-12.2013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Tryoen-Toth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlek M Gonz&#225;lez-Jamett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Guerra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena B&#225;ez-Matus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070638" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323390v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Morderer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Tsyba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Courel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1436" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07241.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQKMPJ2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-010-9580-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Momboisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ceridono" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Chasserot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01125.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2008.03998.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNG0S5CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brazier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pawlak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stephens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Morrison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/jbmr.060613" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Destaing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02425" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah K Morrison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.03.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Conrads" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Veenstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(03)00535-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00255" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Zaffran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nheu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.12.6780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen M&#252;ller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Copeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Piwnica-Worms" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00383-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8576-0_10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>