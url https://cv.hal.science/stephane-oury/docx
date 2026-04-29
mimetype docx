--- v1 (2026-03-28)
+++ v2 (2026-04-29)
@@ -1046,178 +1046,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes abrégées dans la langue actuelle : approche contrastive et descriptive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Oury</w:t>
+                <w:t xml:space="preserve">Approche métalexicographique et lexicologique d’un dictionnaire bilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 354</w:t>
+              <w:t xml:space="preserve">, 2010, 352, pp.141-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368055v1</w:t>
+                <w:t xml:space="preserve">hal-03538441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche métalexicographique et lexicologique d’un dictionnaire bilingue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Belot</w:t>
+                <w:t xml:space="preserve">Les formes abrégées dans la langue actuelle : approche contrastive et descriptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 352, pp.141-192</w:t>
+              <w:t xml:space="preserve">, 2010, 354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538441v1</w:t>
+                <w:t xml:space="preserve">hal-04368055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Larousse nouveau est arrivé</w:t>
               </w:r>
@@ -1518,165 +1518,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lieratura y traducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatura y traducción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Granada, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approche contrastive du vocabulaire sportif en français et en espagnol à travers quelques exemples de Marca numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler du sport à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Dijon (Bourgogne), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368091v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04368086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Literalidad y/o idiomaticidad, o cómo superar algunos retos de la traducción?</w:t>
               </w:r>
@@ -4782,51 +4782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/arf.v32i.12232" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.3347" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar Asenjo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Belot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Waldegaray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1137113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/hispanistica/67-histoires-de-familles-dans-le-monde-hispanique-contemporain.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/du-penidenteme-au-mot-perfide-pour-une-approche-elargie-du-concept-de-faux-amis-francais-espagnol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oddo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fretel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02442111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejfa-editions.eu/catalog/details//store/fr/book/978-3-8416-3903-5/le-gallicisme-dans-le-diccionario-de-la-real-academia-22e-%C3%A9d?locale=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta In&#233;s Waldegaray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03482840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03538663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lacomba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pedregosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/arf.v32i.12232" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.3347" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar Asenjo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Belot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Waldegaray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1137113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/hispanistica/67-histoires-de-familles-dans-le-monde-hispanique-contemporain.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/du-penidenteme-au-mot-perfide-pour-une-approche-elargie-du-concept-de-faux-amis-francais-espagnol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oddo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fretel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02442111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejfa-editions.eu/catalog/details//store/fr/book/978-3-8416-3903-5/le-gallicisme-dans-le-diccionario-de-la-real-academia-22e-%C3%A9d?locale=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta In&#233;s Waldegaray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03482840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03538663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lacomba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pedregosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>