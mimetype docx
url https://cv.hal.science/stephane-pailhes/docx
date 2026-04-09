--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -99,7892 +99,8160 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t>
+                <w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Salami</w:t>
+                <w:t xml:space="preserve">Margherita Vittucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Marrot</w:t>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
+                <w:t xml:space="preserve">Martina Tomelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294059v1</w:t>
+                <w:t xml:space="preserve">hal-05561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting-to-metallic transition leading to large n-type Seebeck coefficient in a copper thiolate-based coordination polymer</w:t>
+                <w:t xml:space="preserve">Temperature-dependent resistivity and Seebeck coefficient in epitaxial La0.5Sr0.5CoO3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andrade</w:t>
+                <w:t xml:space="preserve">Tongwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giraudon</w:t>
+                <w:t xml:space="preserve">Max Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Debord</w:t>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guillou</w:t>
+                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Elkaim</w:t>
+                <w:t xml:space="preserve">Nathalie Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 314, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2025.117912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0325942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289743v1</w:t>
+                <w:t xml:space="preserve">hal-05574084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the 1D/2D dimensionality in copper and silver thiolate coordination polymers on their photophysical properties</w:t>
+                <w:t xml:space="preserve">Semiconducting-to-metallic transition leading to large n-type Seebeck coefficient in a copper thiolate-based coordination polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
+                <w:t xml:space="preserve">C. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+                <w:t xml:space="preserve">A. Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Giraudon</w:t>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Andrade</w:t>
+                <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saly Hawila</w:t>
+                <w:t xml:space="preserve">E. Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (5), pp.977-980. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 314, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cc06171c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2025.117912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957355v1</w:t>
+                <w:t xml:space="preserve">hal-05289743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t>
+                <w:t xml:space="preserve">Effect of the 1D/2D dimensionality in copper and silver thiolate coordination polymers on their photophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cravero</w:t>
+                <w:t xml:space="preserve">Oleksandra Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tomelleri</w:t>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paterson</w:t>
+                <w:t xml:space="preserve">Alexis Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Margueritat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
+                <w:t xml:space="preserve">Chloé Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c02186⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (5), pp.977-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cc06171c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208190v1</w:t>
+                <w:t xml:space="preserve">hal-04957355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyiku Mahonisi</w:t>
+                <w:t xml:space="preserve">R. Cravero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+                <w:t xml:space="preserve">M. Tomelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+                <w:t xml:space="preserve">J. Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (30), pp.15016-15024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c02186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638852v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Physical Properties of Metastable Ba–Si Clathrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Beaudhuin</w:t>
+                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04520⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532434v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability and Physical Properties of Metastable Ba–Si Clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Salami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M. Giordano</w:t>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fulcrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Mahonisi</w:t>
+                <w:t xml:space="preserve">Mickaël Beaudhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (12), pp.5541-5551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505666v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of echoes interference on phonon attenuation in a nanophononic membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hadi</w:t>
+                <w:t xml:space="preserve">V.M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoming Luo</w:t>
+                <w:t xml:space="preserve">R. Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+                <w:t xml:space="preserve">N. Mahonisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45571-x⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.107494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510581v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-like phonon dynamics and thermal transport in a GeTe nanocomposite at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cravero</w:t>
+                <w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuko Mthwesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyiku Mahonisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tlili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Tomelleri</w:t>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marcello</w:t>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (26), pp.2310209. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.111251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202310209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492940v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A p-type semi-conducting copper( i )-1,3-benzenedithiolate 2D coordination polymer with high Seebeck coefficient</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of echoes interference on phonon attenuation in a nanophononic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rukemampunzi</w:t>
+                <w:t xml:space="preserve">Mohammad Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Haoming Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC02379F⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45571-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256642v1</w:t>
+                <w:t xml:space="preserve">hal-04510581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray diffraction study of a TiO2 nanopowder Spark Plasma Sintering under very high pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+                <w:t xml:space="preserve">Glass-like phonon dynamics and thermal transport in a GeTe nanocomposite at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cravero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
+                <w:t xml:space="preserve">A. Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tomelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Archina Ferrara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mishra</w:t>
+                <w:t xml:space="preserve">P. Marcello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.037⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (26), pp.2310209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202310209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943653v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From phonons to the thermal properties of complex thermoelectric crystals: The case of type-I clathrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+                <w:t xml:space="preserve">A p-type semi-conducting copper( i )-1,3-benzenedithiolate 2D coordination polymer with high Seebeck coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rukemampunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelby R Turner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Candolfi</w:t>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (42), pp.14540-14544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02379F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099894v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chiral 3D silver( i )–benzenedithiolate coordination polymer exhibiting photoemission and non-linear optical response</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rukemampunzi</w:t>
+                <w:t xml:space="preserve">In situ X-ray diffraction study of a TiO2 nanopowder Spark Plasma Sintering under very high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Emanuela Archina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc02114e⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (7), pp.2783-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716660v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon behavior in a random solid solution: a lattice dynamics study on the high-entropy alloy FeCoCrMnNi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">From phonons to the thermal properties of complex thermoelectric crystals: The case of type-I clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelby R Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Sidis</w:t>
+                <w:t xml:space="preserve">Pierre-François Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Candolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35125-4⟩</w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.106487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281463v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient thermal conductivity in PECVD SiN x at high temperature: the thermal signature of an on-going irreversible modification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Hadi</w:t>
+                <w:t xml:space="preserve">Phonon behavior in a random solid solution: a lattice dynamics study on the high-entropy alloy FeCoCrMnNi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelby R Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pailhès</w:t>
+                <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Debord</w:t>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benamrouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101574⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35125-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854197v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extreme mechanical densification on the electrical properties of carbon nanotube micro-yarns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient thermal conductivity in PECVD SiN x at high temperature: the thermal signature of an on-going irreversible modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Miralaei</w:t>
+                <w:t xml:space="preserve">S Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">R Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Debord</w:t>
+                <w:t xml:space="preserve">A Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julio da Silva</w:t>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac6039⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.101574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654908v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Tuning of Electronic and Thermoelectric Properties by Epitaxial Strain in p-Type Sr-Doped LaCrO 3 Transparent Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of extreme mechanical densification on the electrical properties of carbon nanotube micro-yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Miralaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Han</w:t>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Moalla</w:t>
+                <w:t xml:space="preserve">Regis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Fina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+                <w:t xml:space="preserve">Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc D’esperonnat</w:t>
+                <w:t xml:space="preserve">Julio da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (8), pp.3461-3471. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (27), pp.275708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac6039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325328v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">A chiral 3D silver( i )–benzenedithiolate coordination polymer exhibiting photoemission and non-linear optical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rukemampunzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Euchner</w:t>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116824⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (58), pp.8081-8084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc02114e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227682v1</w:t>
+                <w:t xml:space="preserve">hal-03716660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature and mode polarization on the acoustic phonon range in complex crystalline phases: A case study on intermetallic clathrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Euchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Turner</w:t>
+                <w:t xml:space="preserve">Michael Hanfland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pailhès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Raymond</w:t>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013021⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.116824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122426v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of temperature and mode polarization on the acoustic phonon range in complex crystalline phases: A case study on intermetallic clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shantanu Misra</w:t>
+                <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John-Paul Castellan</w:t>
+                <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.013021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093472v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural complexity and disorder on lattice dynamics and thermal conductivity in the o- Al 13 Co 4 phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant Tuning of Electronic and Thermoelectric Properties by Epitaxial Strain in p-Type Sr-Doped LaCrO 3 Transparent Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-F. Lory</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Mihalkovič</w:t>
+                <w:t xml:space="preserve">Marc D’esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.024303⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (8), pp.3461-3471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941217v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum in the thermoelectric efficiency of nanostructured Nb-doped TiO 2 ceramics: from polarons to Nb–Nb dimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Verchère</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">John-Paul Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (23), pp.13008-13016. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP00652A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899334v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic low-energy vibrational modes as an effect of cage geometry in the binary barium silicon clathrate Ba24Si100</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimum in the thermoelectric efficiency of nanostructured Nb-doped TiO 2 ceramics: from polarons to Nb–Nb dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marek Koza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alexandre Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannu Mutka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.224302⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (23), pp.13008-13016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP00652A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997333v1</w:t>
+                <w:t xml:space="preserve">hal-02899334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of High Pressure Spark Plasma Sintering on the Densification of a Nb-Doped TiO2 Nanopowder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+                <w:t xml:space="preserve">Impact of structural complexity and disorder on lattice dynamics and thermal conductivity in the o- Al 13 Co 4 phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-F. Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+                <w:t xml:space="preserve">P. Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Mishra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+                <w:t xml:space="preserve">H. Euchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mihalkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics3040041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.024303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093491v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Dynamics Study of Thermoelectric Oxychalcogenide BiCuChO (Ch = Se, S)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hermet</w:t>
+                <w:t xml:space="preserve">Effect of High Pressure Spark Plasma Sintering on the Densification of a Nb-Doped TiO2 Nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Beaudhuin</w:t>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Maurin</w:t>
+                <w:t xml:space="preserve">Shashank Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04806⟩</w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.507-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics3040041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273078v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of confinement in (SrTiO3)/(SrTi0.8Nb0.2O3) superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic low-energy vibrational modes as an effect of cage geometry in the binary barium silicon clathrate Ba24Si100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bouzerar</w:t>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thebaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hannu Mutka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (22), pp.224302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.224302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287416v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding lattice thermal conductivity in thermoelectric clathrates: A density functional theory study on binary Si-based type-I clathrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holger Euchner</w:t>
+                <w:t xml:space="preserve">Lattice Dynamics Study of Thermoelectric Oxychalcogenide BiCuChO (Ch = Se, S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Beaudhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Pailhes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.014304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (26), pp.16046-16057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957256v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical alloying as a new synthesis route for metastable silicon clathrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding lattice thermal conductivity in thermoelectric clathrates: A density functional theory study on binary Si-based type-I clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Euchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.053⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.014304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783569v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the power factor with resonant states: A model study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Absence of confinement in (SrTiO3)/(SrTi0.8Nb0.2O3) superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adessi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bouzerar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.035402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02295194v1</w:t>
+                <w:t xml:space="preserve">hal-02287416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -J. Gravier</w:t>
+                <w:t xml:space="preserve">Direct measurement of individual phonon lifetimes in the clathrate compound Ba$_{7.81}$Ge$_{40.67}$Au$_{5.33}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Euchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00584-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914099v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified modeling of the thermoelectric properties in SrTiO3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/67004⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701479v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of individual phonon lifetimes in the clathrate compound Ba$_{7.81}$Ge$_{40.67}$Au$_{5.33}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hong Duong Nguyen</w:t>
+                <w:t xml:space="preserve">Unified modeling of the thermoelectric properties in SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00584-7⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.67004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/67004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456929v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric La-doped SrTiO 3 epitaxial layers with single-crystal quality: from nano to micrometers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanical alloying as a new synthesis route for metastable silicon clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Beaudhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1336055⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.1 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628269v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical angle for interfacial phonon scattering: Results from ab initio lattice dynamics calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samy Merabia</w:t>
+                <w:t xml:space="preserve">Boosting the power factor with resonant states: A model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouzerar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (7), pp.075201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4997912⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02289408v1</w:t>
+                <w:t xml:space="preserve">hal-02295194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and Synthesis of a Non-Zintl Silicon Clathrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jingming Shi</w:t>
+                <w:t xml:space="preserve">Thermoelectric La-doped SrTiO 3 epitaxial layers with single-crystal quality: from nano to micrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00392⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.430 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1336055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303922v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convenient and quantitative route to Sn(IV)-M M = Ti(IV), Nb(V), Ta(V) heterobimetallic precursors for dense mixed-metal oxide ceramics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical angle for interfacial phonon scattering: Results from ab initio lattice dynamics calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangematin</w:t>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Chermette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt00339c⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.093101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149007v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron scattering, charge order, and pseudogap physics in La1.6-xNd0.4SrxCuO4: An angle-resolved photoemission spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and Synthesis of a Non-Zintl Silicon Clathrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingming Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E. Matt</w:t>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. G. Fatuzzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Fatale</w:t>
+                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134524⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.3711-3717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307279v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond contact-less micrometric temperature sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A convenient and quantitative route to Sn(IV)-M M = Ti(IV), Nb(V), Ta(V) heterobimetallic precursors for dense mixed-metal oxide ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Homeyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Mahboubeh Poor Kalhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921177⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (15), pp.6848-6862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt00339c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116698v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of various magnetic-field-induced states in B20 cubic MnGe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Viennois</w:t>
+                <w:t xml:space="preserve">Electron scattering, charge order, and pseudogap physics in La1.6-xNd0.4SrxCuO4: An angle-resolved photoemission spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. G. Fatuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Reibel</w:t>
+                <w:t xml:space="preserve">Y. Sassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ravot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Mansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fatale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/17008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.134524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01203012v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From crystal to glass-like thermal conductivity in crystalline minerals</w:t>
+                <w:t xml:space="preserve">Diamond contact-less micrometric temperature sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Bouyrie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+                <w:t xml:space="preserve">Estelle Homeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Malaman</w:t>
+                <w:t xml:space="preserve">V. Jary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp02900g⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (24), pp.243502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279097v1</w:t>
+                <w:t xml:space="preserve">hal-02116698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodal Landau Fermi-liquid quasiparticles in overdoped La1.77Sr0.23CuO4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of various magnetic-field-induced states in B20 cubic MnGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.205104⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (1), pp.17008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/17008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311240v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Propagative Phonons in a Perfectly Crystalline Solid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Assy</w:t>
+                <w:t xml:space="preserve">From crystal to glass-like thermal conductivity in crystalline minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bouyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Candolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (30), pp.19751-19758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp02900g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.025506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01138259v1</w:t>
+                <w:t xml:space="preserve">hal-01279097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic breakdown of Fermi liquid quasiparticle excitations in overdoped La2−xSrxCuO4</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Claesson</w:t>
+                <w:t xml:space="preserve">Nodal Landau Fermi-liquid quasiparticles in overdoped La1.77Sr0.23CuO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. G. Fatuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lipscombe</w:t>
+                <w:t xml:space="preserve">O. J. Lipscombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1), pp.2559. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.205104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms3559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.205104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030585v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the multiferroicity in the hexagonal manganite YMnO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of Propagative Phonons in a Perfectly Crystalline Solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Euchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiran Singh</w:t>
+                <w:t xml:space="preserve">Valentina. M Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pailhes</w:t>
+                <w:t xml:space="preserve">A. Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/41/416002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (2), pp.025506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.025506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954052v1</w:t>
+                <w:t xml:space="preserve">hal-01138259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic filter effect of rattling phonons in the thermoelectric clathrate Ba8Ge40+xNi6-x.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhes</w:t>
+                <w:t xml:space="preserve">Anisotropic breakdown of Fermi liquid quasiparticle excitations in overdoped La2−xSrxCuO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Månsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.T.K. Nguyen</w:t>
+                <w:t xml:space="preserve">T. Claesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Assmus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ritter</w:t>
+                <w:t xml:space="preserve">O. Lipscombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.224303⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.2559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794211v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman activity of sp(3) carbon allotropes under pressure: A density functional theory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the multiferroicity in the hexagonal manganite YMnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiran Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauri Lehtovaara</w:t>
+                <w:t xml:space="preserve">Charles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Amsler</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Natalia Bellido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.155428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (41), pp.416002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/41/416002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739054v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Cold Compressed Graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Raman activity of sp(3) carbon allotropes under pressure: A density functional theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Lehtovaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Alireza Ghasemi</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.065501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (15), pp.NA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.155428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781217v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of ferromagnetism in Mn-doped tetragonal zirconia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Srivastava</w:t>
+                <w:t xml:space="preserve">Crystal Structure of Cold Compressed Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Lehtovaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lejay</w:t>
+                <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Barbara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhes</w:t>
+                <w:t xml:space="preserve">S. Alireza Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3626788⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.065501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.065501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010606v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-magnetic impurity induced magnetism in rutile TiO2:K compounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Phononic filter effect of rattling phonons in the thermoelectric clathrate Ba8Ge40+xNi6-x.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Euchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T.K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Assmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/44/442202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.224303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010635v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 469, pp.189-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature09720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00558473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible room-temperature ferromagnetism in K-doped SnO2: X-ray diffraction and high-resolution transmission electron microscopy study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Non-magnetic impurity induced magnetism in rutile TiO2:K compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (44), pp.442202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/44/442202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.193203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01010639v1</w:t>
+                <w:t xml:space="preserve">hal-01010635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin dynamics in the pseudogap state of a high-temperature superconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of ferromagnetism in Mn-doped tetragonal zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hinkov</w:t>
+                <w:t xml:space="preserve">Pascal Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhès</w:t>
+                <w:t xml:space="preserve">Bernard Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ivanov</w:t>
+                <w:t xml:space="preserve">O. Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.043929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3626788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys720⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03011992v1</w:t>
+                <w:t xml:space="preserve">hal-01010606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Order in the Pseudogap Phase of High- T C Superconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Sidis</w:t>
+                <w:t xml:space="preserve">Possible room-temperature ferromagnetism in K-doped SnO2: X-ray diffraction and high-resolution transmission electron microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hinkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhès</w:t>
+                <w:t xml:space="preserve">Pascal Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lin</w:t>
+                <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (19), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (19), pp.193203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.197001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.193203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921402v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of an isotope effect in the magnetic resonance in high-$T_c$ superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Spin dynamics in the pseudogap state of a high-temperature superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Keimer</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.220507⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (11), pp.780-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127031v1</w:t>
+                <w:t xml:space="preserve">cea-03011992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonant excitations in High-{$\rm T_c$} superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Magnetic Order in the Pseudogap Phase of High- T C Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Ulrich</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.197001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117640v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional geometry of spin excitations in the high-transition-temperature superconductor YBa2Cu3O6+x</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Absence of an isotope effect in the magnetic resonance in high-$T_c$ superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ivanov</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Keimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature02774⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.220507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.220507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03011770v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant magnetic excitations at high energy in superconducting $\bf YBa_2Cu_3O_{6.85}$</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional geometry of spin excitations in the high-transition-temperature superconductor YBa2Cu3O6+x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.167001⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 430 (7000), pp.650-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127033v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03011770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two resonant magnetic modes in an overdoped high-$\bf T_c$ superconductor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Magnetic Resonant excitations in High-{$\rm T_c$} superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Keimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ulrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Hinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 241, pp.1204-1210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127032v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resonant magnetic excitations at high energy in superconducting $\bf YBa_2Cu_3O_{6.85}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.167001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.167001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two resonant magnetic modes in an overdoped high-$\bf T_c$ superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.237002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.237002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonant Mode in the Single-Layer High-Temperature Superconductor Tl2Ba2CuO6+delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-P. Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 295 (5557), pp.1045-1047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1067877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03012009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7994,2779 +8262,2779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant tuning of transport properties and orbital switching by epitaxial strain in Sr-doped LaCrO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lamirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iWOE30 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant thermoelectric tuning by epitaxial strain of p‑type Sr-doped LaCrO3 transparent thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2022 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning transport properties by epitaxial strain in p‑type Sr-doped LaCrO3 transparent thin films grown by MBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning thermoelectric properties by epitaxial strain in p-type Sr-doped LaCrO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Japan-France virtual workshop on thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-type thermoelectric LaCrO3-based epitaxial films grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de thermoélectricité 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric perovskite-oxide epitaxial films grown by MBE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
+                <w:t xml:space="preserve">Sol-gel preparation of doped-metal oxide nanostructures for the thermoelectric conversion of energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Fall meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325650v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel preparation of doped-metal oxide nanostructures for the thermoelectric conversion of energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Fantozzi</w:t>
+                <w:t xml:space="preserve">Thermoelectric perovskite-oxide epitaxial films grown by MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Fall meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288810v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxides grown by MBE for integrated thermoelectricity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Decreasing thermal conductivity by atomic engineering in epitaxial oxide films for enhanced integrated thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rahma Moalla</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme rencontre du LRA en Nanothermique Lyonnais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">CNRS GDRe thermal nanosciences and nanoengineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965495v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing thermal conductivity by atomic engineering in epitaxial oxide films for enhanced integrated thermoelectricity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Oxides grown by MBE for integrated thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS GDRe thermal nanosciences and nanoengineering conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">3eme rencontre du LRA en Nanothermique Lyonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965382v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite oxide engineering by molecular beam epitaxy for integrated thermoelectricity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Oxide Thermoelectrics Nanostructured by Spinodal Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECT 2017 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t>
+              <w:t xml:space="preserve">EMRS 2017 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965426v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide Thermoelectrics Nanostructured by Spinodal Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Development of thermoelectric metal oxides : the case of doped TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Daniele</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2017 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg France</w:t>
+              <w:t xml:space="preserve">Journée de la thermoélectricité 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808470v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of thermoelectric metal oxides : the case of doped TiO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Adessi</w:t>
+                <w:t xml:space="preserve">Perovskite oxide engineering using molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la thermoélectricité 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMRS 2017 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817445v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite oxide engineering using molecular beam epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Perovskite oxide engineering by molecular beam epitaxy for integrated thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2017 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ECT 2017 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965423v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional oxides on silicon for on-chip thermal management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramah Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth Electroceramics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydes fonctionnels intégrés sur Si pour des applications en énergie et photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial La-doped SrTiO3-based films of enhanced ZT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Journées du GDR ThermoElectricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrTiO3 thin layers on Si: epitaxy and use as templates for thermal energy management and photonic integrated devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Nationales sur les Technologies Emergentes en micro/nanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Dynamics in the Type-I Clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Assmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM workshop international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure and two-dimensional electron gas at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on oxide electronics 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Napa Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10776,279 +11044,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of intra- and inter-granular nanometric architectures in metal oxides for the thermoelectric conversion of energy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined electron gas at the surface of SrTiO3: direct observation of the electronic subbands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">", International conference "Edge Topics in Correlated Materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11058,231 +11326,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et appareil de densification d’un segment de fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Miralaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3101646 (A1). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVICE FOR SINTERING BY PULSATING CURRENT AND ASSOCIATED METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2018083325 (A1). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11292,161 +11560,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of a partial nanocrystallization on the transport properties of a metallic glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11593,51 +11861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04532434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaudhuin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02379F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00652A" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997333v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Mutka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.224302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouzerar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;baud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/67004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1336055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289408v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997912" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangematin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboubeh Poor Kalhor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00339c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Matt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Fatuzzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sassa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134524" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203012v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/17008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F17B133E6A9F3C19F60E7DAC70FA5D9262CC03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyrie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02900g" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311240v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Lipscombe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.205104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#229;nsson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claesson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lipscombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3559" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954052v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Singh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/41/416002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.K. Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224303" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010606v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626788" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/44/442202" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011992v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hinkov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys720" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921402v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127031v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keimer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.220507" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117640v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulrich" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011770v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02774" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.167001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127032v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.237002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03012009v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ulrich" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Regnault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1067877" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288810v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965495v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965382v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808470v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817445v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adessi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817444v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwei Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325942" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117912" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04532434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaudhuin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02379F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00652A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Mutka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.224302" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouzerar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;baud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/67004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1336055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997912" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangematin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboubeh Poor Kalhor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00339c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Matt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Fatuzzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sassa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134524" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/17008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F17B133E6A9F3C19F60E7DAC70FA5D9262CC03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyrie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02900g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311240v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Lipscombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.205104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030585v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#229;nsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claesson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lipscombe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3559" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/41/416002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.K. Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010635v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/44/442202" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626788" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011992v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hinkov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys720" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keimer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.220507" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011770v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117640v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulrich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.167001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.237002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03012009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ulrich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Regnault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1067877" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288810v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965382v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965495v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808470v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adessi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965426v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950654v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817444v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751460v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>