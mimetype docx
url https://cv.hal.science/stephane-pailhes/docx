--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -133,295 +133,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t>
+                <w:t xml:space="preserve">Temperature-dependent resistivity and Seebeck coefficient in epitaxial La0.5Sr0.5CoO3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Vittucci</w:t>
+                <w:t xml:space="preserve">Tongwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Casto</w:t>
+                <w:t xml:space="preserve">Max Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Paterson</w:t>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Tomelleri</w:t>
+                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Nathalie Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0325942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561717v1</w:t>
+                <w:t xml:space="preserve">hal-05574084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent resistivity and Seebeck coefficient in epitaxial La0.5Sr0.5CoO3 thin film</w:t>
+                <w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongwei Zhu</w:t>
+                <w:t xml:space="preserve">Margherita Vittucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Marrot</w:t>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
+                <w:t xml:space="preserve">Martina Tomelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lemée</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 128 (13), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0325942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574084v1</w:t>
+                <w:t xml:space="preserve">hal-05561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducting-to-metallic transition leading to large n-type Seebeck coefficient in a copper thiolate-based coordination polymer</w:t>
               </w:r>
@@ -822,90 +822,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t>
@@ -956,51 +956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Physical Properties of Metastable Ba–Si Clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1371,51 +1371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoming Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon behavior in a random solid solution: a lattice dynamics study on the high-entropy alloy FeCoCrMnNi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelby R Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (23), pp.13008-13016. </w:t>
@@ -3349,295 +3349,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of High Pressure Spark Plasma Sintering on the Densification of a Nb-Doped TiO2 Nanopowder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+                <w:t xml:space="preserve">Anisotropic low-energy vibrational modes as an effect of cage geometry in the binary barium silicon clathrate Ba24Si100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Mishra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Mutka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics3040041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (22), pp.224302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.224302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093491v1</w:t>
+                <w:t xml:space="preserve">hal-02997333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic low-energy vibrational modes as an effect of cage geometry in the binary barium silicon clathrate Ba24Si100</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Effect of High Pressure Spark Plasma Sintering on the Densification of a Nb-Doped TiO2 Nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannu Mutka</w:t>
+                <w:t xml:space="preserve">Shashank Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (22), pp.224302. </w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.507-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.224302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ceramics3040041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997333v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Dynamics Study of Thermoelectric Oxychalcogenide BiCuChO (Ch = Se, S)</w:t>
               </w:r>
@@ -4132,589 +4132,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -J. Gravier</w:t>
+                <w:t xml:space="preserve">Mechanical alloying as a new synthesis route for metastable silicon clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Beaudhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.1 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914099v1</w:t>
+                <w:t xml:space="preserve">hal-01783569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified modeling of the thermoelectric properties in SrTiO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting the power factor with resonant states: A model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouzerar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/67004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (7), pp.075201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701479v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical alloying as a new synthesis route for metastable silicon clathrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.053⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783569v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the power factor with resonant states: A model study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Thebaud</w:t>
+                <w:t xml:space="preserve">Unified modeling of the thermoelectric properties in SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (7), pp.075201. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.67004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/67004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295194v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric La-doped SrTiO 3 epitaxial layers with single-crystal quality: from nano to micrometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convenient and quantitative route to Sn(IV)-M M = Ti(IV), Nb(V), Ta(V) heterobimetallic precursors for dense mixed-metal oxide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pailhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5612,51 +5612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Candolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5841,90 +5841,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Propagative Phonons in a Perfectly Crystalline Solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina. M Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9190,51 +9190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9302,64 +9302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9440,51 +9440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9565,51 +9565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9664,51 +9664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite oxide engineering using molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9789,51 +9789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite oxide engineering by molecular beam epitaxy for integrated thermoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10039,51 +10039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydes fonctionnels intégrés sur Si pour des applications en énergie et photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10151,51 +10151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial La-doped SrTiO3-based films of enhanced ZT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10289,51 +10289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrTiO3 thin layers on Si: epitaxy and use as templates for thermal energy management and photonic integrated devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11097,51 +11097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11340,77 +11340,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et appareil de densification d’un segment de fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Miralaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11467,51 +11467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11861,51 +11861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwei Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325942" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117912" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04532434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaudhuin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02379F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00652A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Mutka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.224302" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouzerar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;baud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/67004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1336055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997912" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangematin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboubeh Poor Kalhor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00339c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Matt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Fatuzzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sassa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134524" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/17008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F17B133E6A9F3C19F60E7DAC70FA5D9262CC03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyrie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02900g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311240v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Lipscombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.205104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030585v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#229;nsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claesson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lipscombe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3559" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/41/416002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.K. Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010635v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/44/442202" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626788" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011992v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hinkov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys720" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keimer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.220507" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011770v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117640v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulrich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.167001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.237002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03012009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ulrich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Regnault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1067877" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288810v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965382v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965495v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808470v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adessi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965426v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950654v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817444v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751460v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwei Zhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325942" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117912" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04532434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaudhuin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02379F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00652A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Mutka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.224302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouzerar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075201" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701479v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;baud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/67004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1336055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997912" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangematin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboubeh Poor Kalhor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00339c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Matt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Fatuzzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sassa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134524" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/17008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F17B133E6A9F3C19F60E7DAC70FA5D9262CC03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyrie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02900g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311240v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Lipscombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.205104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030585v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#229;nsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claesson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lipscombe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3559" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/41/416002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.K. Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010635v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/44/442202" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626788" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011992v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hinkov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys720" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keimer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.220507" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011770v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117640v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulrich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.167001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.237002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03012009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ulrich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Regnault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1067877" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288810v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965382v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965495v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808470v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adessi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965426v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950654v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817444v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751460v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>