--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -99,329 +99,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent resistivity and Seebeck coefficient in epitaxial La0.5Sr0.5CoO3 thin film</w:t>
+                <w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongwei Zhu</w:t>
+                <w:t xml:space="preserve">Margherita Vittucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Marrot</w:t>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
+                <w:t xml:space="preserve">Martina Tomelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lemée</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 128 (13), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0325942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574084v1</w:t>
+                <w:t xml:space="preserve">hal-05561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t>
+                <w:t xml:space="preserve">Temperature-dependent resistivity and Seebeck coefficient in epitaxial La0.5Sr0.5CoO3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Vittucci</w:t>
+                <w:t xml:space="preserve">Tongwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Casto</w:t>
+                <w:t xml:space="preserve">Max Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Paterson</w:t>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Tomelleri</w:t>
+                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Nathalie Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0325942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561717v1</w:t>
+                <w:t xml:space="preserve">hal-05574084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducting-to-metallic transition leading to large n-type Seebeck coefficient in a copper thiolate-based coordination polymer</w:t>
               </w:r>
@@ -822,90 +822,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t>
@@ -937,429 +937,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Physical Properties of Metastable Ba–Si Clathrates</w:t>
+                <w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Viennois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Zuko Mthwesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Moll</w:t>
+                <w:t xml:space="preserve">Nyiku Mahonisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Beaudhuin</w:t>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (12), pp.5541-5551. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.111251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532434v1</w:t>
+                <w:t xml:space="preserve">hal-04638852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t>
+                <w:t xml:space="preserve">Stability and Physical Properties of Metastable Ba–Si Clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Salami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M. Giordano</w:t>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fulcrand</w:t>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mahonisi</w:t>
+                <w:t xml:space="preserve">Mickaël Beaudhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151, pp.107494. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (12), pp.5541-5551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505666v1</w:t>
+                <w:t xml:space="preserve">hal-04532434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t>
+                <w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuko Mthwesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Salami</w:t>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyiku Mahonisi</w:t>
+                <w:t xml:space="preserve">V.M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+                <w:t xml:space="preserve">R. Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+                <w:t xml:space="preserve">N. Mahonisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147, pp.111251. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.107494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638852v1</w:t>
+                <w:t xml:space="preserve">hal-04505666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of echoes interference on phonon attenuation in a nanophononic membrane</w:t>
               </w:r>
@@ -1371,51 +1371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoming Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,51 +1894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From phonons to the thermal properties of complex thermoelectric crystals: The case of type-I clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelby R Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon behavior in a random solid solution: a lattice dynamics study on the high-entropy alloy FeCoCrMnNi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelby R Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D’esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3081,351 +3081,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum in the thermoelectric efficiency of nanostructured Nb-doped TiO 2 ceramics: from polarons to Nb–Nb dimers</w:t>
+                <w:t xml:space="preserve">Impact of structural complexity and disorder on lattice dynamics and thermal conductivity in the o- Al 13 Co 4 phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Verchère</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">P.-F. Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Euchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mihalkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP00652A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.024303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899334v1</w:t>
+                <w:t xml:space="preserve">hal-02941217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural complexity and disorder on lattice dynamics and thermal conductivity in the o- Al 13 Co 4 phase</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimum in the thermoelectric efficiency of nanostructured Nb-doped TiO 2 ceramics: from polarons to Nb–Nb dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mihalkovič</w:t>
+                <w:t xml:space="preserve">Alexandre Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (2), pp.024303. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (23), pp.13008-13016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.024303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP00652A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941217v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic low-energy vibrational modes as an effect of cage geometry in the binary barium silicon clathrate Ba24Si100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of High Pressure Spark Plasma Sintering on the Densification of a Nb-Doped TiO2 Nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3623,51 +3623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Dynamics Study of Thermoelectric Oxychalcogenide BiCuChO (Ch = Se, S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,723 +3998,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of individual phonon lifetimes in the clathrate compound Ba$_{7.81}$Ge$_{40.67}$Au$_{5.33}$</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Duong Nguyen</w:t>
+                <w:t xml:space="preserve">Amani Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00584-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456929v1</w:t>
+                <w:t xml:space="preserve">hal-01914099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical alloying as a new synthesis route for metastable silicon clathrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Unified modeling of the thermoelectric properties in SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.053⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.67004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/67004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783569v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the power factor with resonant states: A model study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical alloying as a new synthesis route for metastable silicon clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Beaudhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075201⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.1 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295194v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amani Tlili</w:t>
+                <w:t xml:space="preserve">Boosting the power factor with resonant states: A model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (7), pp.075201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01914099v1</w:t>
+                <w:t xml:space="preserve">hal-02295194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified modeling of the thermoelectric properties in SrTiO3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
+                <w:t xml:space="preserve">Direct measurement of individual phonon lifetimes in the clathrate compound Ba$_{7.81}$Ge$_{40.67}$Au$_{5.33}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+                <w:t xml:space="preserve">Hong Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.67004. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/67004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00584-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701479v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric La-doped SrTiO 3 epitaxial layers with single-crystal quality: from nano to micrometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4895,64 +4895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and Synthesis of a Non-Zintl Silicon Clathrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingming Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,90 +5431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of various magnetic-field-induced states in B20 cubic MnGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pailhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5841,90 +5841,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Propagative Phonons in a Perfectly Crystalline Solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina. M Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic filter effect of rattling phonons in the thermoelectric clathrate Ba8Ge40+xNi6-x.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,364 +6639,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+                <w:t xml:space="preserve">Non-magnetic impurity induced magnetism in rutile TiO2:K compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+                <w:t xml:space="preserve">Sandeep Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">Pascal Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kondo</w:t>
+                <w:t xml:space="preserve">Bernard Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fortuna</w:t>
+                <w:t xml:space="preserve">O. Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 469, pp.189-194. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (44), pp.442202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/44/442202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00558473v1</w:t>
+                <w:t xml:space="preserve">hal-01010635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-magnetic impurity induced magnetism in rutile TiO2:K compounds</w:t>
+                <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Srivastava</w:t>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lejay</w:t>
+                <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Barbara</w:t>
+                <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boisron</w:t>
+                <w:t xml:space="preserve">S. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (44), pp.442202. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 469, pp.189-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/44/442202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature09720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010635v1</w:t>
+                <w:t xml:space="preserve">in2p3-00558473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of ferromagnetism in Mn-doped tetragonal zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7041,1218 +7041,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible room-temperature ferromagnetism in K-doped SnO2: X-ray diffraction and high-resolution transmission electron microscopy study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the Superconducting Transition Temperature of BaSi 2 by Structural Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Madigou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Flores-Livas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.193203⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (8), pp.087002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.087002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010639v1</w:t>
+                <w:t xml:space="preserve">hal-05627786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin dynamics in the pseudogap state of a high-temperature superconductor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhès</w:t>
+                <w:t xml:space="preserve">Possible room-temperature ferromagnetism in K-doped SnO2: X-ray diffraction and high-resolution transmission electron microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ivanov</w:t>
+                <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys720⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (19), pp.193203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.193203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03011992v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Order in the Pseudogap Phase of High- T C Superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin dynamics in the pseudogap state of a high-temperature superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fauqué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Hinkov</w:t>
+                <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lin</w:t>
+                <w:t xml:space="preserve">Y. Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.197001⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (11), pp.780-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921402v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03011992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of an isotope effect in the magnetic resonance in high-$T_c$ superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Order in the Pseudogap Phase of High- T C Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Keimer</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.220507⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.197001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127031v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional geometry of spin excitations in the high-transition-temperature superconductor YBa2Cu3O6+x</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of an isotope effect in the magnetic resonance in high-$T_c$ superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ivanov</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Keimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.220507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.220507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature02774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03011770v1</w:t>
+                <w:t xml:space="preserve">hal-00127031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonant excitations in High-{$\rm T_c$} superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Keimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 241, pp.1204-1210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant magnetic excitations at high energy in superconducting $\bf YBa_2Cu_3O_{6.85}$</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional geometry of spin excitations in the high-transition-temperature superconductor YBa2Cu3O6+x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.167001⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 430 (7000), pp.650-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127033v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03011770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two resonant magnetic modes in an overdoped high-$\bf T_c$ superconductor</w:t>
+                <w:t xml:space="preserve">Resonant magnetic excitations at high energy in superconducting $\bf YBa_2Cu_3O_{6.85}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91, pp.237002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.237002⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 93, pp.167001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.167001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127032v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Two resonant magnetic modes in an overdoped high-$\bf T_c$ superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.237002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.237002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonant Mode in the Single-Layer High-Temperature Superconductor Tl2Ba2CuO6+delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-P. Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 295 (5557), pp.1045-1047. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1067877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03012009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8262,176 +8392,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant tuning of transport properties and orbital switching by epitaxial strain in Sr-doped LaCrO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lamirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iWOE30 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant thermoelectric tuning by epitaxial strain of p‑type Sr-doped LaCrO3 transparent thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8440,123 +8570,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2022 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning transport properties by epitaxial strain in p‑type Sr-doped LaCrO3 transparent thin films grown by MBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8565,123 +8695,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning thermoelectric properties by epitaxial strain in p-type Sr-doped LaCrO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8690,150 +8820,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Japan-France virtual workshop on thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-type thermoelectric LaCrO3-based epitaxial films grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8865,198 +8995,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de thermoélectricité 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel preparation of doped-metal oxide nanostructures for the thermoelectric conversion of energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Fall meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric perovskite-oxide epitaxial films grown by MBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9078,762 +9208,762 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing thermal conductivity by atomic engineering in epitaxial oxide films for enhanced integrated thermoelectricity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Han</w:t>
+                <w:t xml:space="preserve">Oxides grown by MBE for integrated thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS GDRe thermal nanosciences and nanoengineering conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">3eme rencontre du LRA en Nanothermique Lyonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965382v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxides grown by MBE for integrated thermoelectricity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dong Han</w:t>
+                <w:t xml:space="preserve">Decreasing thermal conductivity by atomic engineering in epitaxial oxide films for enhanced integrated thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rahma Moalla</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme rencontre du LRA en Nanothermique Lyonnais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">CNRS GDRe thermal nanosciences and nanoengineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965495v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide Thermoelectrics Nanostructured by Spinodal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2017 Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of thermoelectric metal oxides : the case of doped TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la thermoélectricité 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite oxide engineering using molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2017 Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite oxide engineering by molecular beam epitaxy for integrated thermoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9865,113 +9995,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECT 2017 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional oxides on silicon for on-chip thermal management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramah Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9990,488 +10120,488 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth Electroceramics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydes fonctionnels intégrés sur Si pour des applications en énergie et photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial La-doped SrTiO3-based films of enhanced ZT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Journées du GDR ThermoElectricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrTiO3 thin layers on Si: epitaxy and use as templates for thermal energy management and photonic integrated devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Nationales sur les Technologies Emergentes en micro/nanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Dynamics in the Type-I Clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10490,551 +10620,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM workshop international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure and two-dimensional electron gas at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on oxide electronics 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Napa Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Colloque sur le SrTiO3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11044,279 +11174,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of intra- and inter-granular nanometric architectures in metal oxides for the thermoelectric conversion of energy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Thermoelectrics (ECT2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined electron gas at the surface of SrTiO3: direct observation of the electronic subbands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">", International conference "Edge Topics in Correlated Materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11326,231 +11456,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et appareil de densification d’un segment de fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Miralaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3101646 (A1). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVICE FOR SINTERING BY PULSATING CURRENT AND ASSOCIATED METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2018083325 (A1). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11560,161 +11690,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of a partial nanocrystallization on the transport properties of a metallic glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId371"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11861,51 +11991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwei Zhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325942" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117912" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04532434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaudhuin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02379F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00652A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Mutka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.224302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouzerar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075201" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701479v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;baud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/67004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1336055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997912" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangematin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboubeh Poor Kalhor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00339c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Matt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Fatuzzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sassa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134524" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/17008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F17B133E6A9F3C19F60E7DAC70FA5D9262CC03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyrie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02900g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311240v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Lipscombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.205104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030585v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#229;nsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claesson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lipscombe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3559" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/41/416002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.K. Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010635v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/44/442202" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626788" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011992v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hinkov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys720" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keimer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.220507" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011770v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117640v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulrich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.167001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.237002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03012009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ulrich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Regnault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1067877" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288810v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965382v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965495v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808470v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adessi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965426v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950654v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817444v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751460v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwei Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325942" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117912" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giraudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc06171c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04532434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaudhuin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04520" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rukemampunzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02379F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc02114e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00652A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Mutka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.224302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04806" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouzerar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701479v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;baud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/67004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.10.053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1336055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997912" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangematin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboubeh Poor Kalhor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00339c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Matt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Fatuzzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sassa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134524" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921177" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/17008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F17B133E6A9F3C19F60E7DAC70FA5D9262CC03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bouyrie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02900g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311240v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Lipscombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.205104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030585v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#229;nsson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claesson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lipscombe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3559" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954052v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bellido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/41/416002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.K. Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/44/442202" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626788" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627786v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Flores-Livas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marques" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.087002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011992v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hinkov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sidis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys720" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.197001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keimer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.220507" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulrich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02774" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127033v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.167001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127032v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.237002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03012009v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourges" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ulrich" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Regnault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1067877" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288810v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808470v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adessi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965426v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950654v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771703v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771871v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771685v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771655v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817444v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771747v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Santander-Syro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751460v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>