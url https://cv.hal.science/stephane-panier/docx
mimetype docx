--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -347,1139 +347,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(butylene adipate-co-terephthalate) (PBAT)/AgFe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; biopolymer nanocomposite-based flexible triboelectric nanogenerator as a self-powered touch sensor</w:t>
+                <w:t xml:space="preserve">Poly (lactic acid)-Based triboelectric nanogenerators: Pathways toward sustainable energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kariyappa Gowda Guddenahalli Shivanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vishnu Kadabahalli Thammannagowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smitha Ankanahalli Shankaregowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashantha Kalappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2025.51⟩</w:t>
+              <w:t xml:space="preserve">Hybrid Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hybadv.2025.100395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123112v1</w:t>
+                <w:t xml:space="preserve">hal-04926219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on upconversion nanoparticles in biomedical applications via 3D printing, bioprinting, and photocuring techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(butylene adipate-co-terephthalate) (PBAT)/AgFe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; biopolymer nanocomposite-based flexible triboelectric nanogenerator as a self-powered touch sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Kadabahalli Thammannagowda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu Kadabahalli Thammannagowda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kariyappa Gowda Guddenahalli Shivanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smitha Ankanahalli Shankaregowda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashantha Kalappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (7), pp.670-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2025.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nxmate.2025.101314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320841v1</w:t>
+                <w:t xml:space="preserve">hal-05123112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing of Highly Porous Polypropylene Separators for Lithium‐Ion Batteries Using Fused Deposition Modeling and Thermally Induced Phase Separation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review on upconversion nanoparticles in biomedical applications via 3D printing, bioprinting, and photocuring techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Kadabahalli Thammannagowda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kariyappa Gowda Guddenahalli Shivanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashantha Kalappa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202500912⟩</w:t>
+              <w:t xml:space="preserve">Next Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.101314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nxmate.2025.101314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244453v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Quantic thermo-optical modelling of the Ultra-Short Pulsed Laser ablation process on grain-oriented electrical steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Printing of Highly Porous Polypropylene Separators for Lithium‐Ion Batteries Using Fused Deposition Modeling and Thermally Induced Phase Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Enchinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maloberti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Henrottin</w:t>
+                <w:t xml:space="preserve">Sivasai Balivada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2025.113004⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202500912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071407v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing interfacial toughness of 3D printed bi-material polymers via mechanical interlocking and engineered fiber bridging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Quantic thermo-optical modelling of the Ultra-Short Pulsed Laser ablation process on grain-oriented electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Farràs-Tasias</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Henrottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104684⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.113004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2025.113004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926206v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly (lactic acid)-Based triboelectric nanogenerators: Pathways toward sustainable energy harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Smitha Ankanahalli Shankaregowda</w:t>
+                <w:t xml:space="preserve">Enhancing interfacial toughness of 3D printed bi-material polymers via mechanical interlocking and engineered fiber bridging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Farràs-Tasias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Topart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Panier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prashantha Kalappa</w:t>
+                <w:t xml:space="preserve">Flávio Marchesini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.100395. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.104684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hybadv.2025.100395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926219v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free extrusion of a LiFePO4-based monofilament for three-dimensional printing of a lithium-ion battery positive electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining 3D printing of copper current collectors and electrophoretic deposition of electrode materials for structural lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Boudeville</w:t>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bharat Yelamanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alec Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maroua Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.233973⟩</w:t>
+              <w:t xml:space="preserve">Advances in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40436-024-00514-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473944v1</w:t>
+                <w:t xml:space="preserve">hal-04679677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D printing of copper current collectors and electrophoretic deposition of electrode materials for structural lithium-ion batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Solvent-free extrusion of a LiFePO4-based monofilament for three-dimensional printing of a lithium-ion battery positive electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharat Yelamanchi</w:t>
+                <w:t xml:space="preserve">Raynald Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alec Talin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+                <w:t xml:space="preserve">Maroua Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 593, pp.233973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40436-024-00514-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.233973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679677v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative control of domains’ structure in Grain-Oriented electrical steels by Ultra-Short Pulsed laser ablation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1524,1670 +1524,1670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of LiNi1/3Mn1/3Co1/3O2 battery electrode material via vat photopolymerization precursor approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental identification and physical interpretations of 2D tensor magnetic properties of a Grain Oriented Electrical Steel magnetized between the rolling and the transverse directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Aranzola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Etifier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22444-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3168501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856590v1</w:t>
+                <w:t xml:space="preserve">hal-03790727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Finite Element Modeling of Drilling-Induced Damage in S2/FM94 Glass-Fiber-Reinforced Polymers (GFRPs).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Uğur Köklü</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of LiNi1/3Mn1/3Co1/3O2 battery electrode material via vat photopolymerization precursor approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamran A. Khan</w:t>
+                <w:t xml:space="preserve">Ana Aranzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (20), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15207052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22444-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838384v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Battery Division Postdoctoral Associate Research Award Sponsored by MTI Corporation and the Jiang Family Foundation) 3D Printing of Batteries: Fiction or Reality?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Dimensional Finite Element Modeling of Drilling-Induced Damage in S2/FM94 Glass-Fiber-Reinforced Polymers (GFRPs).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cristina Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Panier</w:t>
+                <w:t xml:space="preserve">Shahryar Manzoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+                <w:t xml:space="preserve">Israr Ud Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Giasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uğur Köklü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2022-023214mtgabs⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15207052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932024v1</w:t>
+                <w:t xml:space="preserve">hal-03838384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheet thickness dependence of magnetization properties based on domains and walls within the non-linear diffusion-like equation for Grain-Oriented Electrical Steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+                <w:t xml:space="preserve">(Battery Division Postdoctoral Associate Research Award Sponsored by MTI Corporation and the Jiang Family Foundation) 3D Printing of Batteries: Fiction or Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169349⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, MA2022-02 (3), pp.214-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2022-023214mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790704v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification and physical interpretations of 2D tensor magnetic properties of a Grain Oriented Electrical Steel magnetized between the rolling and the transverse directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Sheet thickness dependence of magnetization properties based on domains and walls within the non-linear diffusion-like equation for Grain-Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
+                <w:t xml:space="preserve">M L Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (8), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 557, pp.169349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3168501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790727v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of PAEK-graphite fabric composites - Pros and cons of film technique over powder sprinkling technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considering lithium-ion battery 3D-printing via thermoplastic material extrusion and polymer powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umesh Marathe</w:t>
+                <w:t xml:space="preserve">Matti Haukka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghashree Padhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+                <w:t xml:space="preserve">Eric Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauri Kivijarvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmeri Lahtinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108804⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630566v1</w:t>
+                <w:t xml:space="preserve">hal-03608666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-Coated Cu/Polylactic Acid Composite Filament for Lithium and Sodium-Ion Battery Current Collector Three-Dimensional Printing via Thermoplastic Material Extrusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of PAEK-graphite fabric composites - Pros and cons of film technique over powder sprinkling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Russo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+                <w:t xml:space="preserve">Umesh Marathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Armand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meghashree Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2021.651041⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608664v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally Friendly Lithium-Terephthalate/Polylactic Acid Composite Filament Formulation for Lithium-Ion Battery 3D-Printing via Fused Deposition Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Ag-Coated Cu/Polylactic Acid Composite Filament for Lithium and Sodium-Ion Battery Current Collector Three-Dimensional Printing via Thermoplastic Material Extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeonseok Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2021.651041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/abedd4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03608665v1</w:t>
+                <w:t xml:space="preserve">hal-03608664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward High Resolution 3D Printing of Shape-Conformable Batteries via Vat Photopolymerization: Review and Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Environmentally Friendly Lithium-Terephthalate/Polylactic Acid Composite Filament Formulation for Lithium-Ion Battery 3D-Printing via Fused Deposition Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C. Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Roberto Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3119533⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/abedd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608667v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of magnetic induced strain of electrical steels using non-destructive acceleration measurement and inverse vibration modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Klimczyk</w:t>
+                <w:t xml:space="preserve">Toward High Resolution 3D Printing of Shape-Conformable Batteries via Vat Photopolymerization: Review and Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115806⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.140654-140666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3119533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492635v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering lithium-ion battery 3D-printing via thermoplastic material extrusion and polymer powder bed fusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lauri Kivijarvi</w:t>
+                <w:t xml:space="preserve">Identification of magnetic induced strain of electrical steels using non-destructive acceleration measurement and inverse vibration modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmeri Lahtinen</w:t>
+                <w:t xml:space="preserve">P. Klimczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 492, pp.115806 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608666v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of static and dynamic magnetization behavior sensitive to surface laser treatments within the electromagnetic field diffusion inside GO SiFe electrical steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,325 +3241,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elias Salloum</w:t>
+                <w:t xml:space="preserve">Automated reconstruction and conformal discretization of 3D woven composite CT scans with local fiber volume fraction control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badadjida Wintiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan V Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ehab Moustafa Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166403⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.112438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790644v1</w:t>
+                <w:t xml:space="preserve">hal-03178654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated reconstruction and conformal discretization of 3D woven composite CT scans with local fiber volume fraction control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+                <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Ehab Moustafa Kamel</w:t>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 248, pp.112438. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 502, pp.166403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178654v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential damage study induced in fiber reinforced composites by shear and tensile stress using a newly developed Arcan fixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israr Ud Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Agode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3757,77 +3757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on Lithium-Ion Battery 3D-Printing By Means of Material Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ud Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,103 +4025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laser energetic parameters and magnetic properties of GO laminations under surface treatments with long, short or ultra-short pulsed lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Nesser</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -4159,77 +4159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(Ethylene Oxide)-LiTFSI Solid Polymer Electrolyte Filaments for Fused Deposition Modeling Three-Dimensional Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,693 +4287,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM Implementation of the Coupled Elastoplastic/Damage Model: Failure Prediction of Fiber Reinforced Polymers (FRPs) Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modeling of indentation and adhesive wear in sliding of carbon fiber reinforced thermoplastic polymer against metallic counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israr Ud Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Ud Din</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22034/jsm.2019.668617⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.200 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845934v1</w:t>
+                <w:t xml:space="preserve">hal-03485094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Modified Arcan Fixture for biaxial loading response of fiber-reinforced composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM Implementation of the Coupled Elastoplastic/Damage Model: Failure Prediction of Fiber Reinforced Polymers (FRPs) Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Ud Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Panier</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 80, pp.106148 -. </w:t>
+              <w:t xml:space="preserve">Journal of Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.842-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22034/jsm.2019.668617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03488572v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of potential of Zylon and Aramid fibers to enhance the abrasive wear performance of polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+                <w:t xml:space="preserve">Development of Modified Arcan Fixture for biaxial loading response of fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ud Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.068⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.106148 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630570v1</w:t>
+                <w:t xml:space="preserve">hal-03488572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Printing of a LiFePO4/Graphite Battery Cell via Fused Deposition Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of potential of Zylon and Aramid fibers to enhance the abrasive wear performance of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54518-y⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 422, pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241937v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of indentation and adhesive wear in sliding of carbon fiber reinforced thermoplastic polymer against metallic counterpart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Printing of a LiFePO4/Graphite Battery Cell via Fused Deposition Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalappa Prashantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.200 - 212. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.18031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54518-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485094v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Loaded Graphite-Polylactic Acid Composite-Based Filaments for Lithium-Ion Battery Three-Dimensional Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5063,64 +5063,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ud Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 201, pp.291-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5148,342 +5148,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of off-axis in-plane yarns on the mechanical properties of 3D composites</w:t>
+                <w:t xml:space="preserve">Prediction of linear and non-linear behavior of 3D woven composite using mesoscopic voxel models reconstructed from X-ray micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Ilya Straumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Soulat</w:t>
+                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98, pp.45 - 57. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, pp.568 - 579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715797v1</w:t>
+                <w:t xml:space="preserve">hal-01882925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of linear and non-linear behavior of 3D woven composite using mesoscopic voxel models reconstructed from X-ray micro-tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Influence of off-axis in-plane yarns on the mechanical properties of 3D composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Straumit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.45 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of potential of nano and micro-sized boron carbide particles to enhance the abrasive wear resistance of UHMWPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayashree Bijwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5524,660 +5524,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct method for life prediction of fibre reinforced polymer composites based on kinematic of damage potential</w:t>
+                <w:t xml:space="preserve">Non-linear material modeling of fiber-reinforced polymers based on coupled viscoelasticity–viscoplasticity with anisotropic continuous damage mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.289 - 296. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.527 - 535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717144v1</w:t>
+                <w:t xml:space="preserve">hal-01717141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to pressure vessels design of innovative methods and comparative application with standardized rules on a realistic structure – Part I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rohart</w:t>
+                <w:t xml:space="preserve">Direct method for life prediction of fibre reinforced polymer composites based on kinematic of damage potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mansour Afzali</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.289 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717143v1</w:t>
+                <w:t xml:space="preserve">hal-01717144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of State-of-the-Art Methods for Pressure Vessels Design Against Progressive Deformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Contribution to pressure vessels design of innovative methods and comparative application with standardized rules on a realistic structure – Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Afzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (5), </w:t>
+              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.25 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4029095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717142v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrasive wear performance of SiC-UHMWPE nano-composites – Influence of amount and size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+                <w:t xml:space="preserve">A Review of State-of-the-Art Methods for Pressure Vessels Design Against Progressive Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohit Sharma</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Afzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 332-333, pp.863 - 871. </w:t>
+              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4029095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01717140v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear material modeling of fiber-reinforced polymers based on coupled viscoelasticity–viscoplasticity with anisotropic continuous damage mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Hachemi</w:t>
+                <w:t xml:space="preserve">Abrasive wear performance of SiC-UHMWPE nano-composites – Influence of amount and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 132, pp.527 - 535. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332-333, pp.863 - 871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717141v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cold remote nitrogen oxygen plasma treatment on carbon fabric and its composites with specialty polymers</w:t>
               </w:r>
@@ -6189,51 +6189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,64 +6430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (11-12), pp.2384. </w:t>
@@ -7056,64 +7056,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation magnéto-mécanique vibratoire de noyaux de transformateurs traités par laser pulsé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Khalij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,90 +7181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface ablation of the GO FeSi Electrical Single Sheet: Impact on the Static/ Dynamic Magneto-Mechanical Behavior and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7338,77 +7338,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermo-optique semi-quantique du procédé d'ablation USPL sur des aciers GO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7463,77 +7463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Optical investigation on magnetic domains and walls’ properties of GOES samples engraved with pulsed lasers under a varying magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,303 +7582,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Surface Laser Treatment on Magnetostriction and Magnetoelastic Properties of the GO FeSi Electrical Single Sheet</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent Mechanical Properties of Foam Reinforced in Thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Klimczyk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. El Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Conference on Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Las vegas, United States</w:t>
+              <w:t xml:space="preserve">18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536864v1</w:t>
+                <w:t xml:space="preserve">hal-03698905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Mechanical Properties of Foam Reinforced in Thickness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Sansen</w:t>
+                <w:t xml:space="preserve">Impact of Surface Laser Treatment on Magnetostriction and Magnetoelastic Properties of the GO FeSi Electrical Single Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lainé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piotr Klimczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">64th Annual Conference on Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698905v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of the damage occurring in the sliding contact between a metallic ball and a composite plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bijwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7929,77 +7929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of galling mechanisms of 316L stainless steel using finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. E. Agode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8050,64 +8050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to reconstruct mesoscopic yarn section of textile composites based upon X-ray micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8292,51 +8292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mitschang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8655,51 +8655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05488808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Topart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fiolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lombardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2025.2610146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Kadabahalli Thammannagowda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariyappa Gowda Guddenahalli Shivanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Ankanahalli Shankaregowda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashantha Kalappa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.51" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101314" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05244453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Enchinton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gonzalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasai Balivada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202500912" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Farr&#224;s-Tasias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gilabert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Marchesini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104684" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hybadv.2025.100395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahryar Manzoor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israr Ud Din" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#287;ur K&#246;kl&#252;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran A. Khan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Marathe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghashree Padhan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Bijwe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108804" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Tu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Hao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Ahmed Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ud Din" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Khan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aamir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00353-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03845934v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ud Din" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jsm.2019.668617" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106148" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Sharma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hariri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Simonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Afzali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2015.08.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHLRN7BP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029095" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717140v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C92XZQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mitschang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4847-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV2LQ871-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773496v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.01.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVHBCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150131v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hariri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouftiez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lesage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.047" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6MFMV68-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weichert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495730490498638" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698905v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moussaid" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lain&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijwe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Agode" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jourani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378389v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05488808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Topart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fiolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lombardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2025.2610146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariyappa Gowda Guddenahalli Shivanna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Kadabahalli Thammannagowda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Ankanahalli Shankaregowda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashantha Kalappa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hybadv.2025.100395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.51" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101314" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05244453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Enchinton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasai Balivada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202500912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Farr&#224;s-Tasias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gilabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Marchesini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104684" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahryar Manzoor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israr Ud Din" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#287;ur K&#246;kl&#252;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran A. Khan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Marathe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghashree Padhan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Bijwe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108804" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Tu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Hao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Ahmed Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ud Din" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Khan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aamir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00353-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03845934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ud Din" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jsm.2019.668617" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Sharma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hariri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Simonet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Afzali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2015.08.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHLRN7BP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029095" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C92XZQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mitschang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4847-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV2LQ871-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773496v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.01.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVHBCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150131v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hariri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouftiez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lesage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.047" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6MFMV68-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weichert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495730490498638" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moussaid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lain&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijwe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Agode" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jourani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378389v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>