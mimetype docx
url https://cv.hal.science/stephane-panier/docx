--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,858 +230,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing by binder jetting of thick electrode for Li-ion battery</w:t>
+                <w:t xml:space="preserve">Printing orientation and interfacial mechanical design enable superior bonding in multimaterial additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastian Charrier</w:t>
+                <w:t xml:space="preserve">Laia Farràs-Tasias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Topart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ives de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Seznec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 670, pp.239420. </w:t>
+              <w:t xml:space="preserve">npj Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2026.239420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44334-026-00075-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495741v1</w:t>
+                <w:t xml:space="preserve">hal-05594251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly (lactic acid)-Based triboelectric nanogenerators: Pathways toward sustainable energy harvesting</w:t>
+                <w:t xml:space="preserve">Additive manufacturing by binder jetting of thick electrode for Li-ion battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kariyappa Gowda Guddenahalli Shivanna</w:t>
+                <w:t xml:space="preserve">Sébastian Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu Kadabahalli Thammannagowda</w:t>
+                <w:t xml:space="preserve">Patrick Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smitha Ankanahalli Shankaregowda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Prashantha Kalappa</w:t>
+                <w:t xml:space="preserve">Vincent Seznec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hybadv.2025.100395⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 670, pp.239420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2026.239420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926219v1</w:t>
+                <w:t xml:space="preserve">hal-05495741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(butylene adipate-co-terephthalate) (PBAT)/AgFe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; biopolymer nanocomposite-based flexible triboelectric nanogenerator as a self-powered touch sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Kadabahalli Thammannagowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kariyappa Gowda Guddenahalli Shivanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smitha Ankanahalli Shankaregowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashantha Kalappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Express Polymer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (7), pp.670-685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2025.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on upconversion nanoparticles in biomedical applications via 3D printing, bioprinting, and photocuring techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Kadabahalli Thammannagowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kariyappa Gowda Guddenahalli Shivanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashantha Kalappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.101314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nxmate.2025.101314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing of Highly Porous Polypropylene Separators for Lithium‐Ion Batteries Using Fused Deposition Modeling and Thermally Induced Phase Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Enchinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivasai Balivada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admt.202500912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Quantic thermo-optical modelling of the Ultra-Short Pulsed Laser ablation process on grain-oriented electrical steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henrottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 189, pp.113004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2025.113004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing interfacial toughness of 3D printed bi-material polymers via mechanical interlocking and engineered fiber bridging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Farràs-Tasias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Topart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávio Marchesini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1092,2176 +1096,2176 @@
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.104684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D printing of copper current collectors and electrophoretic deposition of electrode materials for structural lithium-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Martinez</w:t>
+                <w:t xml:space="preserve">Poly (lactic acid)-Based triboelectric nanogenerators: Pathways toward sustainable energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kariyappa Gowda Guddenahalli Shivanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Kadabahalli Thammannagowda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smitha Ankanahalli Shankaregowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Maurel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashantha Kalappa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40436-024-00514-z⟩</w:t>
+              <w:t xml:space="preserve">Hybrid Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hybadv.2025.100395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679677v1</w:t>
+                <w:t xml:space="preserve">hal-04926219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-free extrusion of a LiFePO4-based monofilament for three-dimensional printing of a lithium-ion battery positive electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Boudeville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Maurel</w:t>
+                <w:t xml:space="preserve">Raynald Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 593, pp.233973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.233973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative control of domains’ structure in Grain-Oriented electrical steels by Ultra-Short Pulsed laser ablation process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Nesser</w:t>
+                <w:t xml:space="preserve">Combining 3D printing of copper current collectors and electrophoretic deposition of electrode materials for structural lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Yelamanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salloum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Dassonvalle</w:t>
+                <w:t xml:space="preserve">A. Alec Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170279⟩</w:t>
+              <w:t xml:space="preserve">Advances in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40436-024-00514-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131486v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification and physical interpretations of 2D tensor magnetic properties of a Grain Oriented Electrical Steel magnetized between the rolling and the transverse directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative control of domains’ structure in Grain-Oriented electrical steels by Ultra-Short Pulsed laser ablation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maloberti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
+                <w:t xml:space="preserve">P. Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3168501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 580, pp.170279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790727v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of LiNi1/3Mn1/3Co1/3O2 battery electrode material via vat photopolymerization precursor approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Aranzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.19010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-22444-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Finite Element Modeling of Drilling-Induced Damage in S2/FM94 Glass-Fiber-Reinforced Polymers (GFRPs).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahryar Manzoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israr Ud Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Giasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uğur Köklü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamran A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma15207052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Battery Division Postdoctoral Associate Research Award Sponsored by MTI Corporation and the Jiang Family Foundation) 3D Printing of Batteries: Fiction or Reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Maurel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, MA2022-02 (3), pp.214-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2022-023214mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheet thickness dependence of magnetization properties based on domains and walls within the non-linear diffusion-like equation for Grain-Oriented Electrical Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 557, pp.169349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering lithium-ion battery 3D-printing via thermoplastic material extrusion and polymer powder bed fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Maurel</w:t>
+                <w:t xml:space="preserve">Experimental identification and physical interpretations of 2D tensor magnetic properties of a Grain Oriented Electrical Steel magnetized between the rolling and the transverse directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Etifier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matti Haukka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elmeri Lahtinen</w:t>
+                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101651⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3168501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608666v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of PAEK-graphite fabric composites - Pros and cons of film technique over powder sprinkling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umesh Marathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghashree Padhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayashree Bijwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag-Coated Cu/Polylactic Acid Composite Filament for Lithium and Sodium-Ion Battery Current Collector Three-Dimensional Printing via Thermoplastic Material Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyeonseok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenrg.2021.651041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally Friendly Lithium-Terephthalate/Polylactic Acid Composite Filament Formulation for Lithium-Ion Battery 3D-Printing via Fused Deposition Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2162-8777/abedd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward High Resolution 3D Printing of Shape-Conformable Batteries via Vat Photopolymerization: Review and Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.140654-140666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3119533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of magnetic induced strain of electrical steels using non-destructive acceleration measurement and inverse vibration modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Klimczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 492, pp.115806 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of static and dynamic magnetization behavior sensitive to surface laser treatments within the electromagnetic field diffusion inside GO SiFe electrical steels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+                <w:t xml:space="preserve">Considering lithium-ion battery 3D-printing via thermoplastic material extrusion and polymer powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Haukka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Kivijarvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dupuy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elmeri Lahtinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 503, pp.166613. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790742v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated reconstruction and conformal discretization of 3D woven composite CT scans with local fiber volume fraction control</w:t>
               </w:r>
@@ -3375,1973 +3379,1985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Identification and analysis of static and dynamic magnetization behavior sensitive to surface laser treatments within the electromagnetic field diffusion inside GO SiFe electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 502, pp.166403. </w:t>
+              <w:t xml:space="preserve">, 2020, 503, pp.166613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790644v1</w:t>
+                <w:t xml:space="preserve">hal-03790742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential damage study induced in fiber reinforced composites by shear and tensile stress using a newly developed Arcan fixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israr Ud Din</w:t>
+                <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanshan Tu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kamran Ahmed Khan</w:t>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.09.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 502, pp.166403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630567v1</w:t>
+                <w:t xml:space="preserve">hal-03790644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of ASTM-G98 Galling Test - Numerical Study of Stress Distributions in Stainless Steel Specimens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential damage study induced in fiber reinforced composites by shear and tensile stress using a newly developed Arcan fixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israr Ud Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Franz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamran Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurnal tribologi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.13352-13364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.09.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698710v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on Lithium-Ion Battery 3D-Printing By Means of Material Extrusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Armand</w:t>
+                <w:t xml:space="preserve">Finite Element Modeling of ASTM-G98 Galling Test - Numerical Study of Stress Distributions in Stainless Steel Specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fleutot</w:t>
+                <w:t xml:space="preserve">K.E. Agode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Courty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jurnal tribologi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.102--118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982870v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a New Arcan Fixture for In-plane Pure Shear and Combined Normal/Shear Stress Characterization of Fiber Reinforced Polymer Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview on Lithium-Ion Battery 3D-Printing By Means of Material Extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ud Din</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Aamir</w:t>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40799-019-00353-9⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (13), pp.3-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/09813.0003ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630569v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between laser energetic parameters and magnetic properties of GO laminations under surface treatments with long, short or ultra-short pulsed lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+                <w:t xml:space="preserve">Design of a New Arcan Fixture for In-plane Pure Shear and Combined Normal/Shear Stress Characterization of Fiber Reinforced Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ud Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166696⟩</w:t>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40799-019-00353-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172366v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(Ethylene Oxide)-LiTFSI Solid Polymer Electrolyte Filaments for Fused Deposition Modeling Three-Dimensional Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ab7c38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of indentation and adhesive wear in sliding of carbon fiber reinforced thermoplastic polymer against metallic counterpart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+                <w:t xml:space="preserve">Correlation between laser energetic parameters and magnetic properties of GO laminations under surface treatments with long, short or ultra-short pulsed lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.200 - 212. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485094v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM Implementation of the Coupled Elastoplastic/Damage Model: Failure Prediction of Fiber Reinforced Polymers (FRPs) Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Ud Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (4), pp.842-853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22034/jsm.2019.668617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Modified Arcan Fixture for biaxial loading response of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ud Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80, pp.106148 -. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.106148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of potential of Zylon and Aramid fibers to enhance the abrasive wear performance of polymers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-Dimensional Printing of a LiFePO4/Graphite Battery Cell via Fused Deposition Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalappa Prashantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.068⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.18031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54518-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630570v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Printing of a LiFePO4/Graphite Battery Cell via Fused Deposition Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of potential of Zylon and Aramid fibers to enhance the abrasive wear performance of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54518-y⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 422, pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241937v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Loaded Graphite-Polylactic Acid Composite-Based Filaments for Lithium-Ion Battery Three-Dimensional Printing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Prashantha</w:t>
+                <w:t xml:space="preserve">Finite element modeling of indentation and adhesive wear in sliding of carbon fiber reinforced thermoplastic polymer against metallic counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israr Ud Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.200 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03314911v1</w:t>
+                <w:t xml:space="preserve">hal-03485094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic CDM model based on Puck's theory for the prediction of mechanical behavior of Fiber Reinforced Polymer (FRP) composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ud Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 201, pp.291-302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of linear and non-linear behavior of 3D woven composite using mesoscopic voxel models reconstructed from X-ray micro-tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Highly Loaded Graphite-Polylactic Acid Composite-Based Filaments for Lithium-Ion Battery Three-Dimensional Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Straumit</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Prashantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.066⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (21), pp.7484-7493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882925v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of off-axis in-plane yarns on the mechanical properties of 3D composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5390,1649 +5406,1767 @@
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of potential of nano and micro-sized boron carbide particles to enhance the abrasive wear resistance of UHMWPE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+                <w:t xml:space="preserve">Prediction of linear and non-linear behavior of 3D woven composite using mesoscopic voxel models reconstructed from X-ray micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Straumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, pp.568 - 579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717135v1</w:t>
+                <w:t xml:space="preserve">hal-01882925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear material modeling of fiber-reinforced polymers based on coupled viscoelasticity–viscoplasticity with anisotropic continuous damage mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Hachemi</w:t>
+                <w:t xml:space="preserve">Assessment of potential of nano and micro-sized boron carbide particles to enhance the abrasive wear resistance of UHMWPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Bijwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 132, pp.527 - 535. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.312 - 320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01717141v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct method for life prediction of fibre reinforced polymer composites based on kinematic of damage potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.289 - 296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to pressure vessels design of innovative methods and comparative application with standardized rules on a realistic structure – Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Afzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134, pp.25 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of State-of-the-Art Methods for Pressure Vessels Design Against Progressive Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Simonet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Said Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Afzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4029095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrasive wear performance of SiC-UHMWPE nano-composites – Influence of amount and size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayashree Bijwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 332-333, pp.863 - 871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cold remote nitrogen oxygen plasma treatment on carbon fabric and its composites with specialty polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Non-linear material modeling of fiber-reinforced polymers based on coupled viscoelasticity–viscoplasticity with anisotropic continuous damage mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-010-4847-z⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.527 - 535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572655v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing French/Indian academic cooperation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of cold remote nitrogen oxygen plasma treatment on carbon fabric and its composites with specialty polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Mitschang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.964-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-010-4847-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773496v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical analysis of a local failure criterion for particle-reinforced composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing French/Indian academic cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.23-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498981v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical analysis of a local failure criterion for particle-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saïd Hariri</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 67 (11-12), pp.2384-2389. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+              <w:t xml:space="preserve">, 2007, 67 (11-12), pp.2384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150131v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical fracture analysis of a stationary semi-circular interface crack during interfacial indentation test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Liu</w:t>
+                <w:t xml:space="preserve">A micromechanical analysis of a local failure criterion for particle-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mouftiez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saïd Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.047⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (11-12), pp.2384-2389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133677v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive waviness distortion: A new approach of hot spotting in disc brakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical fracture analysis of a stationary semi-circular interface crack during interfacial indentation test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouftiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dieter Weichert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01495730490498638⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (5), pp.2086-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293023v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Progressive waviness distortion: A new approach of hot spotting in disc brakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Weichert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (1), pp.47 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01495730490498638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of hot spots in railway disc brakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Weichert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 256 (7-8), pp.764-773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7042,279 +7176,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation magnéto-mécanique vibratoire de noyaux de transformateurs traités par laser pulsé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Khalij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gautrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bleumers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface ablation of the GO FeSi Electrical Single Sheet: Impact on the Static/ Dynamic Magneto-Mechanical Behavior and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Salloum</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint MMM-INTERMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Los Angeles (CA), United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7324,777 +7458,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermo-optique semi-quantique du procédé d'ablation USPL sur des aciers GO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henrottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Optical investigation on magnetic domains and walls’ properties of GOES samples engraved with pulsed lasers under a varying magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Mechanical Properties of Foam Reinforced in Thickness</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Surface Laser Treatment on Magnetostriction and Magnetoelastic Properties of the GO FeSi Electrical Single Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Klimczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">64th Annual Conference on Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698905v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Surface Laser Treatment on Magnetostriction and Magnetoelastic Properties of the GO FeSi Electrical Single Sheet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent Mechanical Properties of Foam Reinforced in Thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Conference on Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Las vegas, United States</w:t>
+              <w:t xml:space="preserve">18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536864v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of the damage occurring in the sliding contact between a metallic ball and a composite plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bijwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF ASIA INTERNATIONAL CONFERENCE ON TRIBOLOGY 2018 (ASIATRIB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sarawak, Malaysia. pp.246-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of galling mechanisms of 316L stainless steel using finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. E. Agode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jourani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF ASIA INTERNATIONAL CONFERENCE ON TRIBOLOGY 2018 (ASIATRIB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sarawak, Malaysia. pp.251-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to reconstruct mesoscopic yarn section of textile composites based upon X-ray micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8109,406 +8243,406 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies and Numerical Implementation of Fatigue Life Models for Continuous Fiber Reinforced Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trameçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the American Society for Composites - 31st Technical Conference, ASC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Williamsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cold remote nitrogen oxygen plasma treatment on carbon fabric and its composites with specialty polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mitschang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de l’enseignement de la résistance des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8655,51 +8789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05488808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Topart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fiolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lombardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2025.2610146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariyappa Gowda Guddenahalli Shivanna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Kadabahalli Thammannagowda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Ankanahalli Shankaregowda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashantha Kalappa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hybadv.2025.100395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.51" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101314" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05244453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Enchinton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasai Balivada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202500912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Farr&#224;s-Tasias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gilabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Marchesini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104684" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahryar Manzoor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israr Ud Din" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#287;ur K&#246;kl&#252;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran A. Khan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Marathe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghashree Padhan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Bijwe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108804" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Tu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Hao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Ahmed Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ud Din" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Khan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aamir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00353-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03845934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ud Din" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jsm.2019.668617" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Sharma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hariri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Simonet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Afzali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2015.08.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHLRN7BP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029095" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C92XZQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mitschang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4847-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV2LQ871-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773496v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.01.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVHBCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150131v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hariri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouftiez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lesage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.047" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6MFMV68-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weichert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495730490498638" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moussaid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lain&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijwe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Agode" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jourani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378389v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05488808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Topart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fiolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lombardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2025.2610146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05594251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Farr&#224;s-Tasias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives de Baere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gilabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44334-026-00075-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Charrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Kadabahalli Thammannagowda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariyappa Gowda Guddenahalli Shivanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Ankanahalli Shankaregowda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashantha Kalappa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101314" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05244453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Enchinton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gonzalez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasai Balivada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202500912" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Marchesini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104684" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hybadv.2025.100395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahryar Manzoor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israr Ud Din" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#287;ur K&#246;kl&#252;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran A. Khan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207052" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Marathe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghashree Padhan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Bijwe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108804" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badadjida Wintiba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ehab Moustafa Kamel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112438" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Tu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Hao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Ahmed Khan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lesage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630569v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ud Din" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Khan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aamir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00353-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03845934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ud Din" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jsm.2019.668617" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106148" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Sharma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.068" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST0J0NCR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715797v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NJ5GTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Straumit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.066" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hachemi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.10.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W0LXN72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hariri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Simonet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Afzali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2015.08.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHLRN7BP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029095" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717140v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Sharma" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C92XZQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717141v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.05.027" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8BQHC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mitschang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4847-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773496v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.01.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVHBCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hariri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133677v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouftiez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lesage" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.04.047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6MFMV68-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weichert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495730490498638" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138046v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moussaid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lain&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijwe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Agode" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jourani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702178v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trame&#231;on" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mueller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807650v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378389v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>